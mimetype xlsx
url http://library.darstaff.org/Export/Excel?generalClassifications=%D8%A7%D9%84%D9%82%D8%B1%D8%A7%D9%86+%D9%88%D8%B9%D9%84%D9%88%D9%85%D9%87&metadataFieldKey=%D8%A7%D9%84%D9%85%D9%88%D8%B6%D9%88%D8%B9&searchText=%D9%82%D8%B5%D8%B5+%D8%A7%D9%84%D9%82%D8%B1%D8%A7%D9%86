--- v0 (2026-07-28)
+++ v1 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R680f815d65714409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9120c3c1bdc445dfbd94f0ef6eed655e.psmdcp" Id="R12b6106c55e94b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a47c8cc76b64a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a99091eafe44d2cb5f5cade70174f7f.psmdcp" Id="Rbe2ce6faeac84880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نتائج البحث" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>العنوان</x:t>
   </x:si>
   <x:si>
     <x:t>المؤلف</x:t>
   </x:si>
   <x:si>
@@ -43,155 +43,227 @@
   <x:si>
     <x:t>الناشر</x:t>
   </x:si>
   <x:si>
     <x:t>اللغة</x:t>
   </x:si>
   <x:si>
     <x:t>رقم الطلب</x:t>
   </x:si>
   <x:si>
     <x:t>التصنيف العام</x:t>
   </x:si>
   <x:si>
     <x:t>النسخة</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة</x:t>
   </x:si>
   <x:si>
     <x:t>الحالة</x:t>
   </x:si>
   <x:si>
     <x:t>مصدر الفهرسة</x:t>
   </x:si>
   <x:si>
+    <x:t>قصص القران</x:t>
+  </x:si>
+  <x:si>
+    <x:t>محمد احمد جاد المولى واخرون</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>دمشق ، سورية : مكتبة دار الفجر ، 2010م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>العربية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القران وعلومه</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة الثانية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>متاح</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مكتبة الامام الخوئي العامة - دار العلم</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القاهرة ، مصر : مكتبة دار التراث ، 2000م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة الرابعة عشرة</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القاهرة ، مصر : دار الكتب المصرية ، 1946م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة الثالثة</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قصص القران الكريم دلاليا وجماليا</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الدكتور محمود البستاني</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9789648716474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قم , ايران : مؤسسة السبطين عليهما السلام العالمية , 1432هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قصص القران ملامح في فلسفة التاريخ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>السيد محمود الموسوي</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مركز الفكر الرسالي للابحاث والدراسات , 2017م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة الاولى</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قصص القران والحياة</x:t>
+  </x:si>
+  <x:si>
+    <x:t>دار التوحيد : الصفاة ، الكويت</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الصفاة ، الكويت : دار التوحيد للنشر والتوزيع ، 2005م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القصص القراني</x:t>
+  </x:si>
+  <x:si>
+    <x:t>السيد محمد باقر الحكيم</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قم , ايران : اسماعيليان , 1416هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القصص القراني قراءة معاصرة</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الدكتور محمد شحرور</x:t>
+  </x:si>
+  <x:si>
+    <x:t>بيروت , لبنان : دار الساقي , 2012م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227</x:t>
+  </x:si>
+  <x:si>
     <x:t>الاصدق في قصص الانبياء</x:t>
   </x:si>
   <x:si>
     <x:t>السيد عباس علي الموسوي</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>اثر للنشر والتوزيع ، 2020م</x:t>
   </x:si>
   <x:si>
-    <x:t>العربية</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>943</x:t>
   </x:si>
   <x:si>
-    <x:t>القران وعلومه</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>الاعجاز السردي في القران الكريم قصة يونس عليه السلام نموذجا</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتورة نجلاء علي مشعل</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : مكتبة الاداب ، 2014م</x:t>
   </x:si>
   <x:si>
     <x:t>530</x:t>
   </x:si>
   <x:si>
     <x:t>الاعلام والمواقع في القران الكريم</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتور ايوب درباس موسى الكلي</x:t>
   </x:si>
   <x:si>
     <x:t>بغداد , العراق : مركز البحوث والدراسات الاسلامية ، ديوان الوقف السني , 2008م</x:t>
   </x:si>
   <x:si>
     <x:t>1194</x:t>
   </x:si>
   <x:si>
     <x:t>الانبياء حياتهم قصصهم</x:t>
   </x:si>
   <x:si>
     <x:t>عبد الصاحب الحسني العاملي</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت ، لبنان : مؤسسة الاعلمي للمطبوعات ، 1971م</x:t>
   </x:si>
   <x:si>
     <x:t>892</x:t>
   </x:si>
   <x:si>
     <x:t>الانحرافات الكبرى القرى الظالمة في القران الكريم</x:t>
   </x:si>
   <x:si>
     <x:t>سعيد ايوب</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت, لبنان : دار الهادي للطباعة والنشر والتوزيع, 2005</x:t>
   </x:si>
   <x:si>
     <x:t>77</x:t>
   </x:si>
   <x:si>
-    <x:t>الطبعة الثانية</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>المنهج الحركي في قصة سيدنا موسى عليه السلام</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتور محمد عبد الله احمد البنجويني</x:t>
   </x:si>
   <x:si>
     <x:t>بغداد , العراق : دائرة البحوث والدراسات ، يوان الوقف السني , 2013م</x:t>
   </x:si>
   <x:si>
     <x:t>1203</x:t>
   </x:si>
   <x:si>
     <x:t>النور المبين في قصص الانبياء والمرسلين</x:t>
   </x:si>
   <x:si>
     <x:t>السيد نعمة الله الجزائري</x:t>
   </x:si>
   <x:si>
     <x:t>قم ، ايران : انتشارات كتابخانه اروميه ، 1978م</x:t>
   </x:si>
   <x:si>
     <x:t>891</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة الثامنة</x:t>
@@ -226,50 +298,68 @@
   <x:si>
     <x:t>احمد بهجت</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : دار الشروق , 2016م</x:t>
   </x:si>
   <x:si>
     <x:t>804</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة الثامنة والثلاثون</x:t>
   </x:si>
   <x:si>
     <x:t>انهم فتية رؤية قي قصة اصحاب الكهف</x:t>
   </x:si>
   <x:si>
     <x:t>حسين بركة الشامي</x:t>
   </x:si>
   <x:si>
     <x:t>بغداد ، العراق : دار السلام ، 2020م</x:t>
   </x:si>
   <x:si>
     <x:t>956</x:t>
   </x:si>
   <x:si>
+    <x:t>تحليل ساختار روايت در قران بررسی منطق توالی پیشرفتها</x:t>
+  </x:si>
+  <x:si>
+    <x:t>علی معموری</x:t>
+  </x:si>
+  <x:si>
+    <x:t>تهران ، ايران : نگاه معاصر ، 1392هـ. ش</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الفارسية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>چاپ اول</x:t>
+  </x:si>
+  <x:si>
     <x:t>طوفان نوح بين الاساطير والاثار والقران</x:t>
   </x:si>
   <x:si>
     <x:t>عبد الوهاب عبد الرزاق الراوي</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : دار سعد الدين للطباعة والنشر والتوزيع , 2011م</x:t>
   </x:si>
   <x:si>
     <x:t>206</x:t>
   </x:si>
   <x:si>
     <x:t>عيسى بن مريم في القران والاسلام</x:t>
   </x:si>
   <x:si>
     <x:t>ابراهيم بشير الغويل</x:t>
   </x:si>
   <x:si>
     <x:t>دمشق , سوريا : دار قتيبة للطباعة والنشر والتوزيع , 2007م</x:t>
   </x:si>
   <x:si>
     <x:t>32</x:t>
   </x:si>
   <x:si>
     <x:t>فاشارات الية رؤية تفسيرية لقصة مريم في القران</x:t>
@@ -301,174 +391,99 @@
   <x:si>
     <x:t>615</x:t>
   </x:si>
   <x:si>
     <x:t>قصص الانبياء</x:t>
   </x:si>
   <x:si>
     <x:t>ابي الفداء عماد الدين اسماعيل بن عمر بن كثير القرشي ، ولد 701هـ توفي 774هـ</x:t>
   </x:si>
   <x:si>
     <x:t>الرياض , السعودية : مكتبة الرشد , 2012م</x:t>
   </x:si>
   <x:si>
     <x:t>1219</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة الخامسة</x:t>
   </x:si>
   <x:si>
     <x:t>قصص الانبیاء داستانهای پیغامبران</x:t>
   </x:si>
   <x:si>
     <x:t>ابواسحق ابراهیم بن منصور بن خلف النیسابوری</x:t>
   </x:si>
   <x:si>
-    <x:t>تهران ،  ایران : بنگاه ترجمه ونشرکتاب ،  1359هـ. ش</x:t>
-[...2 lines deleted...]
-    <x:t>الفارسية</x:t>
+    <x:t>تهران ، ایران : بنگاه ترجمه ونشرکتاب ، 1359هـ. ش</x:t>
   </x:si>
   <x:si>
     <x:t>998</x:t>
   </x:si>
   <x:si>
     <x:t>چاپ دوم</x:t>
   </x:si>
   <x:si>
     <x:t>قصص الحيوان في القران</x:t>
   </x:si>
   <x:si>
+    <x:t>القاهرة , مصر : دار الشروق , 2014م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة السابعة</x:t>
+  </x:si>
+  <x:si>
     <x:t>عبد المعز خطاب</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة ، مصر : الدار الذهبية للطبع والنشر والتوزيع</x:t>
   </x:si>
   <x:si>
     <x:t>606</x:t>
   </x:si>
   <x:si>
-    <x:t>القاهرة , مصر : دار الشروق , 2014م</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>قصص قران يا تاريخ انبياء سلف</x:t>
   </x:si>
   <x:si>
     <x:t>سيد عبد الحسين رضيئي</x:t>
   </x:si>
   <x:si>
     <x:t>مشهد ، ايران : جابخانه دقت</x:t>
   </x:si>
   <x:si>
     <x:t>706</x:t>
   </x:si>
   <x:si>
-    <x:t>قصص قرانی مجید برگرفته از تفسیرابوبکر عتیق نیشابوری مشهوربه سورابادی</x:t>
+    <x:t>قصص قرانی مجید برگرفته از تفسیرابوبکرعتیق نیشابوری مشهوربه سورابادی</x:t>
   </x:si>
   <x:si>
     <x:t>یحیی مهدوی</x:t>
   </x:si>
   <x:si>
-    <x:t>تهران ،  ایران : شرکت سهامی انتشارات خوارزمی ،  1375هـ. ش</x:t>
+    <x:t>تهران ، ایران : شرکت سهامی انتشارات خوارزمی ، 1375هـ. ش</x:t>
   </x:si>
   <x:si>
     <x:t>987</x:t>
   </x:si>
   <x:si>
     <x:t>چاپ سوم</x:t>
   </x:si>
   <x:si>
     <x:t>مع قصص السابقين في القران</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتور صلاح عبد الفتاح الخالدي</x:t>
   </x:si>
   <x:si>
     <x:t>دمشق , سوريا : دار القلم , 2015م</x:t>
   </x:si>
   <x:si>
     <x:t>557</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة السادسة</x:t>
   </x:si>
   <x:si>
     <x:t>مفاهيم تربوية في قصة يوسف</x:t>
   </x:si>
@@ -747,114 +762,114 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="6" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="7" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="9" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="7" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="8" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="9" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="14">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1112,59 +1127,59 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K40"/>
+  <x:dimension ref="A1:K41"/>
   <x:sheetViews>
     <x:sheetView rightToLeft="1" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="83.424911" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="82.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="74.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="14.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="72.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="9.853482" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="7.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="25.710625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="6.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="34.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
@@ -1205,1375 +1220,1410 @@
       </x:c>
       <x:c r="E2" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F2" s="6" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G2" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H2" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I2" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J2" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K2" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="8" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B3" s="9" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C3" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D3" s="9" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="B3" s="9" t="s">
+      <x:c r="E3" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F3" s="9" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G3" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H3" s="9" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C3" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D3" s="9" t="s">
+      <x:c r="I3" s="9" t="s">
         <x:v>23</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="J3" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K3" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11" s="1" customFormat="1">
       <x:c r="A4" s="5" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B4" s="6" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C4" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="6" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E4" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F4" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="B4" s="6" t="s">
+      <x:c r="G4" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H4" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I4" s="6" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="J4" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K4" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="8" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B5" s="9" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C5" s="9" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="B5" s="9" t="s">
+      <x:c r="D5" s="9" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="C5" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D5" s="9" t="s">
+      <x:c r="E5" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F5" s="9" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="G5" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H5" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I5" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J5" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K5" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" s="1" customFormat="1">
       <x:c r="A6" s="5" t="s">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B6" s="6" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D6" s="6" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E6" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="6" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G6" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H6" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I6" s="6" t="s">
-        <x:v>37</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J6" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K6" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="8" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B7" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C7" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="9" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E7" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="9" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G7" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H7" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I7" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J7" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K7" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" s="1" customFormat="1">
       <x:c r="A8" s="5" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B8" s="6" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C8" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D8" s="6" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E8" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F8" s="6" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G8" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H8" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I8" s="6" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J8" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K8" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="8" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B9" s="9" t="s">
-        <x:v>47</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C9" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D9" s="9" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E9" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="9" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G9" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H9" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I9" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J9" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K9" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" s="1" customFormat="1">
       <x:c r="A10" s="5" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B10" s="6" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C10" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="6" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E10" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="6" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G10" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H10" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I10" s="6" t="s">
-        <x:v>54</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J10" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K10" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="8" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="B11" s="9" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D11" s="9" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E11" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="9" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G11" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I11" s="9" t="s">
-        <x:v>37</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J11" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K11" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" s="1" customFormat="1">
       <x:c r="A12" s="5" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B12" s="6" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D12" s="6" t="s">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E12" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="6" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G12" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H12" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I12" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J12" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K12" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:11">
       <x:c r="A13" s="8" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B13" s="9" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D13" s="9" t="s">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E13" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="9" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G13" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H13" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I13" s="9" t="s">
-        <x:v>67</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J13" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K13" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:11" s="1" customFormat="1">
       <x:c r="A14" s="5" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B14" s="6" t="s">
-        <x:v>69</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C14" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D14" s="6" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E14" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F14" s="6" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G14" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H14" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I14" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J14" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K14" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:11">
       <x:c r="A15" s="8" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B15" s="9" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C15" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D15" s="9" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E15" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="9" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G15" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H15" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I15" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J15" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K15" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:11" s="1" customFormat="1">
       <x:c r="A16" s="5" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B16" s="6" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D16" s="6" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E16" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F16" s="6" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G16" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H16" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I16" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J16" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K16" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:11">
       <x:c r="A17" s="8" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B17" s="9" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C17" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D17" s="9" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E17" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="9" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G17" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H17" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I17" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J17" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K17" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:11" s="1" customFormat="1">
       <x:c r="A18" s="5" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B18" s="6" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D18" s="6" t="s">
-        <x:v>84</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E18" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F18" s="6" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G18" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H18" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I18" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J18" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K18" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:11">
       <x:c r="A19" s="8" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B19" s="9" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D19" s="9" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E19" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F19" s="9" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G19" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H19" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I19" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J19" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K19" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:11" s="1" customFormat="1">
       <x:c r="A20" s="5" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B20" s="6" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D20" s="6" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E20" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F20" s="6" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G20" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H20" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I20" s="6" t="s">
-        <x:v>94</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J20" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K20" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:11">
       <x:c r="A21" s="8" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B21" s="9" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D21" s="9" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E21" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F21" s="9" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G21" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H21" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I21" s="9" t="s">
-        <x:v>100</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J21" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K21" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:11" s="1" customFormat="1">
       <x:c r="A22" s="5" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B22" s="6" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C22" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D22" s="6" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E22" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F22" s="6" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G22" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H22" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I22" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K22" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:11">
       <x:c r="A23" s="8" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B23" s="9" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C23" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D23" s="9" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="E23" s="9" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F23" s="9" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G23" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H23" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I23" s="9" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="J23" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K23" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:11" s="1" customFormat="1">
       <x:c r="A24" s="5" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B24" s="6" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C24" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D24" s="6" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E24" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F24" s="6" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G24" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H24" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I24" s="6" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J24" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K24" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:11">
       <x:c r="A25" s="8" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B25" s="9" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C25" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D25" s="9" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="B25" s="9" t="s">
+      <x:c r="E25" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F25" s="9" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C25" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G25" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H25" s="9" t="s">
-        <x:v>113</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I25" s="9" t="s">
-        <x:v>114</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J25" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K25" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:11" s="1" customFormat="1">
       <x:c r="A26" s="5" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B26" s="6" t="s">
-        <x:v>109</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C26" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D26" s="6" t="s">
-        <x:v>115</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E26" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F26" s="6" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G26" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H26" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I26" s="6" t="s">
-        <x:v>117</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J26" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K26" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:11">
       <x:c r="A27" s="8" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="B27" s="9" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="9" t="s">
-        <x:v>120</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D27" s="9" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E27" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F27" s="9" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G27" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H27" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I27" s="9" t="s">
-        <x:v>37</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J27" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K27" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:11" s="1" customFormat="1">
       <x:c r="A28" s="5" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B28" s="6" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C28" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D28" s="6" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="B28" s="6" t="s">
+      <x:c r="E28" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F28" s="6" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C28" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G28" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H28" s="6" t="s">
-        <x:v>123</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I28" s="6" t="s">
-        <x:v>37</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J28" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K28" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:11">
       <x:c r="A29" s="8" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B29" s="9" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C29" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D29" s="9" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E29" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F29" s="9" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G29" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H29" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I29" s="9" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="J29" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K29" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:11" s="1" customFormat="1">
       <x:c r="A30" s="5" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B30" s="6" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C30" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D30" s="6" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="E30" s="6" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F30" s="6" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="B30" s="6" t="s">
+      <x:c r="G30" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H30" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I30" s="6" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="J30" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K30" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:11">
       <x:c r="A31" s="8" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B31" s="9" t="s">
-        <x:v>129</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C31" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D31" s="9" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E31" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F31" s="9" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G31" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H31" s="9" t="s">
-        <x:v>123</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I31" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J31" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K31" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:11" s="1" customFormat="1">
       <x:c r="A32" s="5" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B32" s="6" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D32" s="6" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E32" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F32" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G32" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H32" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I32" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J32" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K32" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:11">
       <x:c r="A33" s="8" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="B33" s="9" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C33" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D33" s="9" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E33" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F33" s="9" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G33" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H33" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I33" s="9" t="s">
-        <x:v>140</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J33" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K33" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:11" s="1" customFormat="1">
       <x:c r="A34" s="5" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B34" s="6" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C34" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D34" s="6" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E34" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F34" s="6" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="G34" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H34" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I34" s="6" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J34" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K34" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:11">
       <x:c r="A35" s="8" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B35" s="9" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C35" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D35" s="9" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="E35" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F35" s="9" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="G35" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H35" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I35" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J35" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K35" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:11" s="1" customFormat="1">
       <x:c r="A36" s="5" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="B36" s="6" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C36" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D36" s="6" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E36" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F36" s="6" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G36" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H36" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I36" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J36" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K36" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:11">
       <x:c r="A37" s="8" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B37" s="9" t="s">
-        <x:v>69</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C37" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D37" s="9" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E37" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F37" s="9" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G37" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H37" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I37" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J37" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K37" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:11" s="1" customFormat="1">
       <x:c r="A38" s="5" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="B38" s="6" t="s">
-        <x:v>69</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C38" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D38" s="6" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E38" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F38" s="6" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G38" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H38" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I38" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J38" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K38" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:11">
       <x:c r="A39" s="8" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B39" s="9" t="s">
-        <x:v>69</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C39" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D39" s="9" t="s">
-        <x:v>70</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E39" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F39" s="9" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G39" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H39" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I39" s="9" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J39" s="9" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K39" s="10" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:11" s="1" customFormat="1">
+      <x:c r="A40" s="5" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B40" s="6" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C40" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D40" s="6" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E40" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F40" s="6" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G40" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H40" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I40" s="6" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J40" s="6" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K40" s="7" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:11">
+      <x:c r="A41" s="11" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B41" s="12" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C41" s="12" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D41" s="12" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="G39" s="9" t="s">
-[...46 lines deleted...]
-      <x:c r="K40" s="13" t="s">
+      <x:c r="E41" s="12" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F41" s="12" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="G41" s="12" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H41" s="12" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I41" s="12" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J41" s="12" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K41" s="13" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>نتائج البحث</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Area</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>