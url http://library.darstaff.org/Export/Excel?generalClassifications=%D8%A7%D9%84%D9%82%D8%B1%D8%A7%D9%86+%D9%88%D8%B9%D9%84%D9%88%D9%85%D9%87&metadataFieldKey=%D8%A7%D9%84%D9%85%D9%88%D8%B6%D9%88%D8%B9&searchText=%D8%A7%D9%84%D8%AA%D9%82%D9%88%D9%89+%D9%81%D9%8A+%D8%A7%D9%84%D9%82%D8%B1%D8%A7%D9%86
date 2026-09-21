--- v0 (2026-07-28)
+++ v1 (2026-09-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cb4080d0c4245d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c39b14e1541b4786ac6ab790b3e214c6.psmdcp" Id="R0626f4c1de5943cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73e823fccd148f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8bbe4c6e6c80418bb40a2c71a7adcfc6.psmdcp" Id="R999e6c353c9d41fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نتائج البحث" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>العنوان</x:t>
   </x:si>
   <x:si>
     <x:t>المؤلف</x:t>
   </x:si>
   <x:si>
@@ -43,93 +43,93 @@
   <x:si>
     <x:t>الناشر</x:t>
   </x:si>
   <x:si>
     <x:t>اللغة</x:t>
   </x:si>
   <x:si>
     <x:t>رقم الطلب</x:t>
   </x:si>
   <x:si>
     <x:t>التصنيف العام</x:t>
   </x:si>
   <x:si>
     <x:t>النسخة</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة</x:t>
   </x:si>
   <x:si>
     <x:t>الحالة</x:t>
   </x:si>
   <x:si>
     <x:t>مصدر الفهرسة</x:t>
   </x:si>
   <x:si>
+    <x:t>مفهوم التقوى في القران والحديث دراسة مصطلحية وتفسير موضوعي رسالة دكتوراه</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الدكتور محمد البوزي</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
+  </x:si>
+  <x:si>
+    <x:t>القاهرة , مصر : دار السلام للطباعة والنشر والتوزيع والترجمة , 2011م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>العربية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القران وعلومه</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة الاولى</x:t>
+  </x:si>
+  <x:si>
+    <x:t>متاح</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مكتبة الامام الخوئي العامة - دار العلم</x:t>
+  </x:si>
+  <x:si>
     <x:t>تاملات قرانية حول التقوى</x:t>
   </x:si>
   <x:si>
     <x:t>السيد صدر الدين القبانجي</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>النجف الاشرف , العراق : دليلنا , 2005م</x:t>
   </x:si>
   <x:si>
-    <x:t>العربية</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1208</x:t>
   </x:si>
   <x:si>
-    <x:t>القران وعلومه</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>C2</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>567</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFC9A84C"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -794,107 +794,107 @@
       </x:c>
       <x:c r="E2" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F2" s="6" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G2" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H2" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I2" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J2" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K2" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="8" t="s">
-        <x:v>11</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="9" t="s">
-        <x:v>12</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D3" s="9" t="s">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E3" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F3" s="9" t="s">
-        <x:v>16</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G3" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H3" s="9" t="s">
-        <x:v>21</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I3" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J3" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K3" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11" s="1" customFormat="1">
       <x:c r="A4" s="11" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B4" s="12" t="s">
         <x:v>22</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="C4" s="12" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="12" t="s">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E4" s="12" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="12" t="s">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G4" s="12" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H4" s="12" t="s">
-        <x:v>13</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I4" s="12" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J4" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K4" s="13" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">