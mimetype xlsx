--- v0 (2026-07-28)
+++ v1 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc01fdee61bf4dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d04f79a16f64a539fe732ae20dbedbe.psmdcp" Id="Rcb78db16686045a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea57930182734b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84624c0711544a838ffd85f585b5166c.psmdcp" Id="Rc35a39cbe76b485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نتائج البحث" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>العنوان</x:t>
   </x:si>
   <x:si>
     <x:t>المؤلف</x:t>
   </x:si>
   <x:si>
@@ -43,4818 +43,192 @@
   <x:si>
     <x:t>الناشر</x:t>
   </x:si>
   <x:si>
     <x:t>اللغة</x:t>
   </x:si>
   <x:si>
     <x:t>رقم الطلب</x:t>
   </x:si>
   <x:si>
     <x:t>التصنيف العام</x:t>
   </x:si>
   <x:si>
     <x:t>النسخة</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة</x:t>
   </x:si>
   <x:si>
     <x:t>الحالة</x:t>
   </x:si>
   <x:si>
     <x:t>مصدر الفهرسة</x:t>
   </x:si>
   <x:si>
-    <x:t>101معلومة ومعلومة عليك ان تعرفها عن الاختراعات والاكتشافات</x:t>
-[...2 lines deleted...]
-    <x:t>شركة دار الشمال : طرابلس ، لبنان</x:t>
+    <x:t>اجمل عشر تجارب على الاطلاق</x:t>
+  </x:si>
+  <x:si>
+    <x:t>جورج جونسون</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>طرابلس ، لبنان : شركة دار الشمال ، 2016م</x:t>
+    <x:t>ابوظبي ، الامارات : هيئة ابوظبي للسياحة والثقافة ، كلمة ، 2014م</x:t>
   </x:si>
   <x:si>
     <x:t>العربية</x:t>
   </x:si>
   <x:si>
-    <x:t>341</x:t>
+    <x:t>31</x:t>
   </x:si>
   <x:si>
     <x:t>العلوم البحتة</x:t>
   </x:si>
   <x:si>
-    <x:t>الطبعة الثالثة</x:t>
+    <x:t>الطبعة الاولى</x:t>
   </x:si>
   <x:si>
     <x:t>متاح</x:t>
   </x:si>
   <x:si>
     <x:t>مكتبة الامام الخوئي العامة - دار العلم</x:t>
   </x:si>
   <x:si>
-    <x:t>101معلومة ومعلومة عليك ان تعرفها عن التشريح البشري</x:t>
-[...634 lines deleted...]
-  <x:si>
     <x:t>استراتيجية نشر الثقافة العلمية والتقانية في الوطن العربي</x:t>
   </x:si>
   <x:si>
     <x:t>المنظمة العربية للتربية والثقافة والعلوم ، جمعية الدعوة الاسلامية العالمية ، تونس</x:t>
   </x:si>
   <x:si>
     <x:t>تونس : المنظمة العربية للتربية والثقافة والعلوم ، جمعية الدعوة الاسلامية العالمية ، 2007م</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
-    <x:t>استيعاب الوجوه الممكنة في صنعة الاسطرلاب</x:t>
-[...119 lines deleted...]
-    <x:t>110</x:t>
+    <x:t>الجامع في تاريخ العلوم عند العرب</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الدكتور محمد عبد الرحمن مرحبا</x:t>
+  </x:si>
+  <x:si>
+    <x:t>بيروت ، لبنان : منشورات عويدات للنشر والطباعة ، 1988م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الطبعة الثانية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الكتاب الكبير في العلوم والاختراعات العربية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>دار عويدات : بيروت ، لبنان</x:t>
+  </x:si>
+  <x:si>
+    <x:t>بيروت ، لبنان : منشورات عويدات للنشر والطباعة</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>النهج انسانية البشرية الهوية البشرية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ادغار موران</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ابوظبي ، الامارات : هيئة ابوظبي للسياحة والثقافة ، كلمة ، 2009م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>تاريخ العلوم ومنهجيتها برامج البحث والبناء العقلاني الجديد</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ايمر لاكتوس</x:t>
+  </x:si>
+  <x:si>
+    <x:t>دمشق ، سورية : الهيئة العامة السورية للكتاب وزارة الثقافة ، 2011م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>تراث العرب العلمي في الرياضيات والفلك</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قدري حافظ طوقان</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القاهرة ، مصر : الهيئة العامة لقصور الثقافة ، 2008م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61</x:t>
   </x:si>
   <x:si>
     <x:t>C2</x:t>
   </x:si>
   <x:si>
-    <x:t>اطلس الفضاء خرائط تفصيلية للكون وما وراءه</x:t>
-[...137 lines deleted...]
-    <x:t>بيتر وستبروك</x:t>
+    <x:t>رسالة العلم الاجتماعية</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الدكتور برنال</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة ، مصر : المركز القومي للترجمة ، 2016م</x:t>
   </x:si>
   <x:si>
-    <x:t>92</x:t>
-[...119 lines deleted...]
-    <x:t>بيار ماتيلو</x:t>
+    <x:t>57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>معايير الفكر العلمي</x:t>
+  </x:si>
+  <x:si>
+    <x:t>جان فوراستيه</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت ، لبنان : منشورات عويدات للنشر والطباعة ، 1984م</x:t>
   </x:si>
   <x:si>
-    <x:t>4</x:t>
-[...3064 lines deleted...]
-  <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>معجزة التكاثر عند الاحياء</x:t>
-[...313 lines deleted...]
-  <x:si>
     <x:t>موجز تاريخ كل شيء تقريبا</x:t>
   </x:si>
   <x:si>
     <x:t>بيل برايسون</x:t>
   </x:si>
   <x:si>
     <x:t>الرياض ، السعودية : مكتبة العبيكان للنشر ، 2007م</x:t>
   </x:si>
   <x:si>
     <x:t>51</x:t>
-  </x:si>
-[...298 lines deleted...]
-    <x:t>152</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFC9A84C"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -5426,67 +800,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K480"/>
+  <x:dimension ref="A1:K12"/>
   <x:sheetViews>
     <x:sheetView rightToLeft="1" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="1" width="133.710625" style="0" customWidth="1"/>
+    <x:col min="1" max="1" width="61.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="81.282054" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="14.567768" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="5" max="5" width="20.853482" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="4.996339" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="88.139196" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="8.853482" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="7.853482" style="0" customWidth="1"/>
-    <x:col min="9" max="9" width="29.710625" style="0" customWidth="1"/>
+    <x:col min="9" max="9" width="15.853482" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="6.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="34.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="3" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="3" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
@@ -5522,16772 +896,392 @@
       </x:c>
       <x:c r="F2" s="6" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G2" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H2" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I2" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J2" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K2" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:11">
       <x:c r="A3" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="9" t="s">
-        <x:v>12</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D3" s="9" t="s">
-        <x:v>14</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E3" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F3" s="9" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G3" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H3" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I3" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J3" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K3" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:11" s="1" customFormat="1">
       <x:c r="A4" s="5" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B4" s="6" t="s">
-        <x:v>24</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="C4" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="6" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E4" s="6" t="s">
-        <x:v>26</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="6" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G4" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H4" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I4" s="6" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J4" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K4" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:11">
       <x:c r="A5" s="8" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="9" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C5" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="9" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E5" s="9" t="s">
-        <x:v>26</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="9" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G5" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H5" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I5" s="9" t="s">
-        <x:v>33</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J5" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K5" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:11" s="1" customFormat="1">
       <x:c r="A6" s="5" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B6" s="6" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C6" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="6" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E6" s="6" t="s">
-        <x:v>26</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="6" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G6" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H6" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I6" s="6" t="s">
-        <x:v>38</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J6" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K6" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:11">
       <x:c r="A7" s="8" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B7" s="9" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="B7" s="9" t="s">
+      <x:c r="C7" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D7" s="9" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C7" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D7" s="9" t="s">
+      <x:c r="E7" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F7" s="9" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
       <x:c r="G7" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H7" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I7" s="9" t="s">
-        <x:v>43</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J7" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K7" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:11" s="1" customFormat="1">
       <x:c r="A8" s="5" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B8" s="6" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C8" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D8" s="6" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="B8" s="6" t="s">
+      <x:c r="E8" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F8" s="6" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="G8" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H8" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I8" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J8" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K8" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:11">
       <x:c r="A9" s="8" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B9" s="9" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D9" s="9" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="9" t="s">
-        <x:v>26</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="9" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G9" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H9" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I9" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J9" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K9" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:11" s="1" customFormat="1">
       <x:c r="A10" s="5" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="6" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="6" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="6" t="s">
-        <x:v>26</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="6" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G10" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H10" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I10" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J10" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K10" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:11">
       <x:c r="A11" s="8" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B11" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D11" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E11" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="9" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G11" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H11" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I11" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K11" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:11" s="1" customFormat="1">
-      <x:c r="A12" s="5" t="s">
+      <x:c r="A12" s="11" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B12" s="12" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C12" s="12" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D12" s="12" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E12" s="12" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F12" s="12" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="B12" s="6" t="s">
-[...14 lines deleted...]
-      <x:c r="G12" s="6" t="s">
+      <x:c r="G12" s="12" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="H12" s="6" t="s">
-[...5 lines deleted...]
-      <x:c r="J12" s="6" t="s">
+      <x:c r="H12" s="12" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I12" s="12" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J12" s="12" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="K12" s="7" t="s">
-[...16379 lines deleted...]
-      <x:c r="K480" s="13" t="s">
+      <x:c r="K12" s="13" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>نتائج البحث</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Area</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>