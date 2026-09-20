--- v0 (2026-07-28)
+++ v1 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ed226ff77a7468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e61d0fd004624ae3897c5622054f57f6.psmdcp" Id="R9dd8cedd129046e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raedf4e881f814625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3815a52336b547559ad08128860b69dc.psmdcp" Id="R123b5149becb4c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نتائج البحث" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>العنوان</x:t>
   </x:si>
   <x:si>
     <x:t>المؤلف</x:t>
   </x:si>
   <x:si>
@@ -730,50 +730,77 @@
   <x:si>
     <x:t>المسند المصنف المعلل</x:t>
   </x:si>
   <x:si>
     <x:t>صنفه وحققه الدكتور بشار عواد معروف واخرون</x:t>
   </x:si>
   <x:si>
     <x:t>تونس : دار الغرب الاسلامي , 2013م</x:t>
   </x:si>
   <x:si>
     <x:t>24</x:t>
   </x:si>
   <x:si>
     <x:t>المعجم الكبير</x:t>
   </x:si>
   <x:si>
     <x:t>الحافظ ابي القاسم سليمان بن احمد الطبراني ، ولد 260 هـ توفي 360 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>مطبعة الوطن العربي ، 1980م</x:t>
   </x:si>
   <x:si>
     <x:t>399</x:t>
   </x:si>
   <x:si>
+    <x:t>المعجم المفهرس لالفاظ الحديث النبوي عن الكتب الستة وعن مسند الدرامي وموطا مالك ومسند احمد ابن حنبل</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الدكتور ا. ي. ونستك واخرون</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مكتبة بريل في مدينة ليدن ، 1936م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>المعجم المفهرس لالفاظ وسائل الشيعة</x:t>
+  </x:si>
+  <x:si>
+    <x:t>السيد حسن طبيبي</x:t>
+  </x:si>
+  <x:si>
+    <x:t>طهران , ايران : منشورات الاعلمي</x:t>
+  </x:si>
+  <x:si>
+    <x:t>450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>طهران, ايران : منشورات الاعلمي</x:t>
+  </x:si>
+  <x:si>
     <x:t>المعلم بفوائد مسلم</x:t>
   </x:si>
   <x:si>
     <x:t>ابي عبد الله محمد بن علي بن عمر المازري ، توفي 536 هـ - 1141م</x:t>
   </x:si>
   <x:si>
     <x:t>تونس : دار الغرب الاسلامي , 2012م</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
     <x:t>المفهم لما اشكل من تلخيص كتاب مسلم</x:t>
   </x:si>
   <x:si>
     <x:t>الحافظ ابي العباس احمد بن عمر بن ابراهيم القرطبي ، ولد 578 هـ توفي 656 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : المكتبة التوفيقية</x:t>
   </x:si>
   <x:si>
     <x:t>67</x:t>
   </x:si>
   <x:si>
     <x:t>المقاصد الحسنة في بيان كثير من الاحاديث المشتهرة على الالسنة</x:t>
@@ -1192,50 +1219,71 @@
   <x:si>
     <x:t>زاد المسلم  فيما اتفق عليه البخاري ومسلم</x:t>
   </x:si>
   <x:si>
     <x:t>الامام محمد حبيب الله بن الشيخ عبد الله  بن احمد الجكني اليوسفي المالكي الشنقيطي ، توفي 1363 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت ، لبنان : دار احياء التراث العربي</x:t>
   </x:si>
   <x:si>
     <x:t>454</x:t>
   </x:si>
   <x:si>
     <x:t>زوائد ابن حبان دراسة ونقد</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتور محمد عبد الله ابو صعيليك</x:t>
   </x:si>
   <x:si>
     <x:t>عمان , الاردن : دار النور المبين للدراسات والنشر , 2013م</x:t>
   </x:si>
   <x:si>
     <x:t>182</x:t>
   </x:si>
   <x:si>
+    <x:t>سفينة البحار ومدينة الحكم والاثار</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الشيخ عباس القمي ، ولد 1294 هـ توفي 1359 هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9789644448072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مشهد , ايران : مجمع البحوث الاسلامية , 1438 9هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9789644448089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مشهد , ايران : مجمع البحوث الاسلامية , 1438 هـ</x:t>
+  </x:si>
+  <x:si>
     <x:t>سلسلة الابريز بالسند العزيز</x:t>
   </x:si>
   <x:si>
     <x:t>ابي محمد الحسن بن علي بين ابي طالب الحسيني البلخي ، توفي 532 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>قم , ايران : مكتبة اية الله المرعشي , 1413 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>329</x:t>
   </x:si>
   <x:si>
     <x:t>سلسلة الاربعون حديثا 1-5</x:t>
   </x:si>
   <x:si>
     <x:t>محمد صادق الموسوي الخرسان</x:t>
   </x:si>
   <x:si>
     <x:t>مكتبة محمد حسين حمندي ، 2006م</x:t>
   </x:si>
   <x:si>
     <x:t>445</x:t>
   </x:si>
   <x:si>
     <x:t>سلسلة الاربعون حديثا الاربعون من مناقب امير المؤمنين الاربعون من ذخائر المسلمين الاربعون من اداب الداعين الاربعون في الامام المهدي</x:t>
@@ -1261,50 +1309,77 @@
   <x:si>
     <x:t>سنن ابن ماجة</x:t>
   </x:si>
   <x:si>
     <x:t>الحافظ ابي عبد الله محمد بن يزيد القزويني ابن ماجة ، ولد 207 هـ توفي 275هـ</x:t>
   </x:si>
   <x:si>
     <x:t>دار الفكر للطباعة والنشر والتوزيع</x:t>
   </x:si>
   <x:si>
     <x:t>464</x:t>
   </x:si>
   <x:si>
     <x:t>سنن ابن ماجة / الحافظ ابي عبد الله محمد بن يزيد القزويني 207-275 هـ ؛ ومعه تعليقات مصباح الزجاجة في زوائد ابن ماجة / الامام البوصيري المتوفي سنة 840 هجرية</x:t>
   </x:si>
   <x:si>
     <x:t>الحافظ ابي عبد الله بن يزيد القزويني ابن ماحه ، ولد 207 هـ توفي 275 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : دار المعرفة للطباعة والنشر والتوزيع , 1998م</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
+    <x:t>سير حديث در اسلام</x:t>
+  </x:si>
+  <x:si>
+    <x:t>سيد احمد ميرخانی</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ايران : انتشارات گنجينه</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>سيرى در صحيحين</x:t>
+  </x:si>
+  <x:si>
+    <x:t>محمد صادق نجمي</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قم ، ايران : چاپخانه مهر استوار ، 1351 هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>سيري در صحيحين</x:t>
+  </x:si>
+  <x:si>
     <x:t>شرح اصول الكافي</x:t>
   </x:si>
   <x:si>
     <x:t>المولى محمد صالح المازندراني ، توفي 1081 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت ، لبنان : دار احياء التراث العربي ، 2008م</x:t>
   </x:si>
   <x:si>
     <x:t>343</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة الثانية (المصححة والمنقحة)</x:t>
   </x:si>
   <x:si>
     <x:t>شرح الاحاديث القدسية</x:t>
   </x:si>
   <x:si>
     <x:t>الشيخ محمد متولي الشعراوي</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : دار الروضة نشر توزيع , 2011م</x:t>
   </x:si>
   <x:si>
     <x:t>62</x:t>
@@ -1477,50 +1552,62 @@
   <x:si>
     <x:t>صفات الشيعة فضائل الشيعة مصادقة الاخوان</x:t>
   </x:si>
   <x:si>
     <x:t>الشيخ محمد بن علي بن بابويه القمي الشيخ الصدوق</x:t>
   </x:si>
   <x:si>
     <x:t>طهران , ايران : مؤسسة الصادق للطباعة والنشر , 2016L</x:t>
   </x:si>
   <x:si>
     <x:t>482</x:t>
   </x:si>
   <x:si>
     <x:t>عجائب الكلام والكتابة</x:t>
   </x:si>
   <x:si>
     <x:t>عبد الرسول زين الدين</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : مؤسسة البلاغ للطباعة والنشر والتوزيع , 2004م</x:t>
   </x:si>
   <x:si>
     <x:t>222</x:t>
   </x:si>
   <x:si>
+    <x:t>عدد چهل</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الميرزا احمد المقدسی الزنجانی</x:t>
+  </x:si>
+  <x:si>
+    <x:t>تهران ، ايران : خيابان بوذر جمهرى ، 1390 هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486</x:t>
+  </x:si>
+  <x:si>
     <x:t>علل الشرايع للشيخ الصدوق</x:t>
   </x:si>
   <x:si>
     <x:t>225</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت ، لبنان : دار احياء التراث العربي ، 1966م</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت ، لبنان : مؤسسة الاعلمي للمطبوعات ، 1988م</x:t>
   </x:si>
   <x:si>
     <x:t>النجف الاشرف ، العراق : المكتبة الحيدرية ، 1963م</x:t>
   </x:si>
   <x:si>
     <x:t>E</x:t>
   </x:si>
   <x:si>
     <x:t>قم ، ايران : مكتبة الطباطبائي</x:t>
   </x:si>
   <x:si>
     <x:t>F</x:t>
   </x:si>
   <x:si>
     <x:t>علل الشرايع والاحكام والاسباب</x:t>
@@ -1552,65 +1639,65 @@
   <x:si>
     <x:t>عيون اخبار الرضا</x:t>
   </x:si>
   <x:si>
     <x:t>9789643193133</x:t>
   </x:si>
   <x:si>
     <x:t>قم , ايران : مؤسسة ال البيت عليهم السلام لاحياء التراث , 1431هـ</x:t>
   </x:si>
   <x:si>
     <x:t>286</x:t>
   </x:si>
   <x:si>
     <x:t>قم , ايران : مؤسسة ال البيت عليهم السلام لاحياء التراث , 1431 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>9789643193157</x:t>
   </x:si>
   <x:si>
     <x:t>C4</x:t>
   </x:si>
   <x:si>
     <x:t>فتح الباري بشرح صحيح الامام ابي عبدالله محمد بن اسماعيل البخاري</x:t>
   </x:si>
   <x:si>
+    <x:t>الامام احمد بن علي بن حجر العسقلاني ، ولد 737 هـ توفي 852 هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>القاهرة , مصر : المكتبة التوفيقية , 2015م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66</x:t>
+  </x:si>
+  <x:si>
     <x:t>احمد بن علي بن حجر العسقلاني ، ولد 773 هـ توفي 852 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>الرياض ، السعودية : المطبعة السلفية</x:t>
   </x:si>
   <x:si>
-    <x:t>66</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>فتح الباري بشرح صحيح البخاري</x:t>
   </x:si>
   <x:si>
     <x:t>9773000079</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : دار الحديث للطباعة والنشر , 2004م</x:t>
   </x:si>
   <x:si>
     <x:t>في رحاب السنة الكتب الصحاح السنة</x:t>
   </x:si>
   <x:si>
     <x:t>محمد محمد ابو شهبة ، توفي 1402 هـ -1983م</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة ، مصر : مجمع البحوث الاسلامية ، 2017م</x:t>
   </x:si>
   <x:si>
     <x:t>370</x:t>
   </x:si>
   <x:si>
     <x:t>فيض المنان في شرح اللولو والمرجان فيما اتفق عليه الشيخان</x:t>
   </x:si>
   <x:si>
     <x:t>جمع شرحه احمد سيد الحداد</x:t>
@@ -2149,50 +2236,86 @@
   <x:si>
     <x:t>قم , ايران : دار النشر الاديان , 1394هـ</x:t>
   </x:si>
   <x:si>
     <x:t>430</x:t>
   </x:si>
   <x:si>
     <x:t>مفتاح الكتب الاربعة</x:t>
   </x:si>
   <x:si>
     <x:t>السيد محمود بن المهدي الموسوي الدهسرخي الاصفهاني</x:t>
   </x:si>
   <x:si>
     <x:t>النجف الاشرف ، العراق : مطبعة الاداب ، 1967م</x:t>
   </x:si>
   <x:si>
     <x:t>397</x:t>
   </x:si>
   <x:si>
     <x:t>محمود بن المهدي الموسوي</x:t>
   </x:si>
   <x:si>
     <x:t>النجف الاشرف , العراق , مطبعة الاداب , 1967م</x:t>
   </x:si>
   <x:si>
+    <x:t>مفتاح الوسائل معجم مفهرس لالفاظ 35862 حديثا لكتاب وسائل الشيعة الحاوي للكتب الاربعة و180كتابا اخر</x:t>
+  </x:si>
+  <x:si>
+    <x:t>السيد جواد المصطفوي الخراساني</x:t>
+  </x:si>
+  <x:si>
+    <x:t>طهران , ايران : دار الكتب الاسلامية , 1405 هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>طهران ، ايران : مكتبة الصدوق : 1349 هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>السيد جواد المصطفوى الخراساني</x:t>
+  </x:si>
+  <x:si>
+    <x:t>طهران ، ايران : مكتبة الصدوق ، 1349 هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>مقاله وحديث</x:t>
+  </x:si>
+  <x:si>
+    <x:t>سيد محمد كاظم صدر السادات دزفولى</x:t>
+  </x:si>
+  <x:si>
+    <x:t>قم , ايران : چاپخانه علميه , 1380 هـ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>434</x:t>
+  </x:si>
+  <x:si>
     <x:t>من تعقبات الحافظ احمد بن الصديق الغماري</x:t>
   </x:si>
   <x:si>
     <x:t>عادل كاظم عبد الله</x:t>
   </x:si>
   <x:si>
     <x:t>قم , ايران : دار زين العابدين , 2016م</x:t>
   </x:si>
   <x:si>
     <x:t>367</x:t>
   </x:si>
   <x:si>
     <x:t>من صحاح الاحاديث القدسية مائة حديث قدسي مع شرحها</x:t>
   </x:si>
   <x:si>
     <x:t>محمد عوامة</x:t>
   </x:si>
   <x:si>
     <x:t>جدة , السعودية : دار المنهاج , 2014م</x:t>
   </x:si>
   <x:si>
     <x:t>87</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة السادسة</x:t>
@@ -2297,50 +2420,68 @@
     <x:t>كاظم مدير شانه جي واخرون</x:t>
   </x:si>
   <x:si>
     <x:t>9789649716663</x:t>
   </x:si>
   <x:si>
     <x:t>مشهد , ايران : مجمع البحوث الاسلامية , 1434 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>65</x:t>
   </x:si>
   <x:si>
     <x:t>9789649716664</x:t>
   </x:si>
   <x:si>
     <x:t>موسوعة الكتب الاربعة في احاديث النبي ص والعترة ع</x:t>
   </x:si>
   <x:si>
     <x:t>محمد بن يعقوب الكليني ، توفي 328 / 329 هـ واخرون</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : دار التعارف للمطبوعات , 2009م</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>موسوعة المعجم المفهرس لالفاظ الحديث النبوي الشريف عن  الكتب الستة وعن مسند الدارمى وموطا مالك ومسند احمد بن حنبل</x:t>
+  </x:si>
+  <x:si>
+    <x:t>موسوعة المعجم المفهرس لالفاظ الحديث النبوي الشريف للكتب الستة صحيحي البخاري ومسلم والسنن لابي داود والترمذي والنسائي وابن ماجة ومعه شرح غريب الحديث</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الدكتور الشيخ خليل مامون شيحا واخرون</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9789953852881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>بيروت , لبنان : دار المعرفة للطباعة والنشر والتوزيع ، 2013م</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12</x:t>
   </x:si>
   <x:si>
     <x:t>ميزان الحكمة</x:t>
   </x:si>
   <x:si>
     <x:t>محمد الري شهري</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : دار الحديث للطباعة والنشر , 2012م</x:t>
   </x:si>
   <x:si>
     <x:t>176</x:t>
   </x:si>
   <x:si>
     <x:t>نخب الافكار في تنقيح مباني الاخبار في شرح معاني الاثار</x:t>
   </x:si>
   <x:si>
     <x:t>بدر الدين محمود بن احمد العيني الحنفي ، ولد 762ه توفي 855هـ</x:t>
   </x:si>
   <x:si>
     <x:t>المدينة المنورة ، السعودية : دار اليسر للنشر ، 2011م</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
@@ -2661,114 +2802,114 @@
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="2" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="3" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="4" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="5" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="6" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="6" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="7" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="7" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="8" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="8" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="9" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="9" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
   <x:cellXfs count="14">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
-    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -3026,51 +3167,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K238"/>
+  <x:dimension ref="A1:K255"/>
   <x:sheetViews>
     <x:sheetView rightToLeft="1" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="255" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="142.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="15.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="101.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="19.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="7.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="52.710625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="6.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="34.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
@@ -5313,6111 +5454,6706 @@
       <x:c r="A65" s="8" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B65" s="9" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C65" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D65" s="9" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E65" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F65" s="9" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="G65" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H65" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I65" s="9" t="s">
-        <x:v>126</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J65" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K65" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:11" s="1" customFormat="1">
       <x:c r="A66" s="5" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="B66" s="6" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C66" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D66" s="6" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E66" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F66" s="6" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="G66" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H66" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I66" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J66" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K66" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:11">
       <x:c r="A67" s="8" t="s">
-        <x:v>248</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B67" s="9" t="s">
-        <x:v>249</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C67" s="9" t="s">
-        <x:v>250</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D67" s="9" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E67" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F67" s="9" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G67" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H67" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I67" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J67" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K67" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:11" s="1" customFormat="1">
       <x:c r="A68" s="5" t="s">
-        <x:v>253</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="B68" s="6" t="s">
-        <x:v>254</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C68" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D68" s="6" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E68" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F68" s="6" t="s">
-        <x:v>256</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G68" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H68" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I68" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J68" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K68" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:11">
       <x:c r="A69" s="8" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B69" s="9" t="s">
-        <x:v>258</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C69" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D69" s="9" t="s">
-        <x:v>259</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E69" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F69" s="9" t="s">
-        <x:v>260</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G69" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H69" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I69" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J69" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K69" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:11" s="1" customFormat="1">
       <x:c r="A70" s="5" t="s">
-        <x:v>261</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="B70" s="6" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C70" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D70" s="6" t="s">
-        <x:v>263</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E70" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F70" s="6" t="s">
-        <x:v>264</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G70" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H70" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I70" s="6" t="s">
-        <x:v>126</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J70" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K70" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:11">
       <x:c r="A71" s="8" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="B71" s="9" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C71" s="9" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D71" s="9" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E71" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F71" s="9" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="B71" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G71" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H71" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I71" s="9" t="s">
-        <x:v>126</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K71" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:11" s="1" customFormat="1">
       <x:c r="A72" s="5" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B72" s="6" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C72" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D72" s="6" t="s">
-        <x:v>268</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E72" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F72" s="6" t="s">
-        <x:v>269</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G72" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H72" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I72" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K72" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:11">
       <x:c r="A73" s="8" t="s">
-        <x:v>270</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B73" s="9" t="s">
-        <x:v>271</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C73" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D73" s="9" t="s">
-        <x:v>272</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E73" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F73" s="9" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G73" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H73" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I73" s="9" t="s">
-        <x:v>274</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J73" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K73" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:11" s="1" customFormat="1">
       <x:c r="A74" s="5" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B74" s="6" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C74" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D74" s="6" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E74" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F74" s="6" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G74" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H74" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I74" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J74" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K74" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:11">
       <x:c r="A75" s="8" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="B75" s="9" t="s">
-        <x:v>280</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C75" s="9" t="s">
-        <x:v>281</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D75" s="9" t="s">
-        <x:v>282</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E75" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F75" s="9" t="s">
-        <x:v>283</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G75" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H75" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I75" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J75" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K75" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:11" s="1" customFormat="1">
       <x:c r="A76" s="5" t="s">
-        <x:v>284</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B76" s="6" t="s">
-        <x:v>285</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C76" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D76" s="6" t="s">
-        <x:v>286</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E76" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F76" s="6" t="s">
-        <x:v>287</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G76" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H76" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I76" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J76" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K76" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:11">
       <x:c r="A77" s="8" t="s">
-        <x:v>288</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="B77" s="9" t="s">
-        <x:v>289</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C77" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D77" s="9" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E77" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F77" s="9" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G77" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H77" s="9" t="s">
-        <x:v>209</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I77" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J77" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K77" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:11" s="1" customFormat="1">
       <x:c r="A78" s="5" t="s">
-        <x:v>288</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="B78" s="6" t="s">
-        <x:v>289</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C78" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D78" s="6" t="s">
-        <x:v>290</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E78" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F78" s="6" t="s">
-        <x:v>291</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G78" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H78" s="6" t="s">
-        <x:v>292</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I78" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J78" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K78" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:11">
       <x:c r="A79" s="8" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="B79" s="9" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C79" s="9" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D79" s="9" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E79" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F79" s="9" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G79" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H79" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I79" s="9" t="s">
-        <x:v>44</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K79" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:11" s="1" customFormat="1">
       <x:c r="A80" s="5" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="B80" s="6" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C80" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D80" s="6" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="B80" s="6" t="s">
-[...5 lines deleted...]
-      <x:c r="D80" s="6" t="s">
+      <x:c r="E80" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F80" s="6" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E80" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G80" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H80" s="6" t="s">
-        <x:v>117</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I80" s="6" t="s">
-        <x:v>297</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K80" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:11">
       <x:c r="A81" s="8" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="B81" s="9" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="B81" s="9" t="s">
+      <x:c r="C81" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D81" s="9" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C81" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D81" s="9" t="s">
+      <x:c r="E81" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F81" s="9" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E81" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G81" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H81" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I81" s="9" t="s">
-        <x:v>126</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J81" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K81" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:11" s="1" customFormat="1">
       <x:c r="A82" s="5" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B82" s="6" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C82" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D82" s="6" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E82" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F82" s="6" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G82" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H82" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I82" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J82" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K82" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:11">
       <x:c r="A83" s="8" t="s">
-        <x:v>306</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="B83" s="9" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C83" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D83" s="9" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E83" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F83" s="9" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G83" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H83" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I83" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J83" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K83" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:11" s="1" customFormat="1">
       <x:c r="A84" s="5" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B84" s="6" t="s">
-        <x:v>311</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C84" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D84" s="6" t="s">
-        <x:v>312</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E84" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F84" s="6" t="s">
-        <x:v>313</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G84" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H84" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I84" s="6" t="s">
-        <x:v>314</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J84" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K84" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:11">
       <x:c r="A85" s="8" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="B85" s="9" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C85" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D85" s="9" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E85" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F85" s="9" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="B85" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G85" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H85" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I85" s="9" t="s">
-        <x:v>316</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J85" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K85" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:11" s="1" customFormat="1">
       <x:c r="A86" s="5" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B86" s="6" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C86" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D86" s="6" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E86" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F86" s="6" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G86" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H86" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I86" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K86" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:11">
       <x:c r="A87" s="8" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B87" s="9" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C87" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D87" s="9" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C87" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E87" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F87" s="9" t="s">
-        <x:v>319</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G87" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H87" s="9" t="s">
-        <x:v>117</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I87" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J87" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K87" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:11" s="1" customFormat="1">
       <x:c r="A88" s="5" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="B88" s="6" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C88" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D88" s="6" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="B88" s="6" t="s">
+      <x:c r="E88" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F88" s="6" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C88" s="6" t="s">
-[...8 lines deleted...]
-      <x:c r="F88" s="6" t="s">
+      <x:c r="G88" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H88" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I88" s="6" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="J88" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K88" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:11">
       <x:c r="A89" s="8" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="B89" s="9" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C89" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D89" s="9" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="B89" s="9" t="s">
+      <x:c r="E89" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F89" s="9" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="G89" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H89" s="9" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="I89" s="9" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K89" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:11" s="1" customFormat="1">
       <x:c r="A90" s="5" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="B90" s="6" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C90" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D90" s="6" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E90" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F90" s="6" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="B90" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G90" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H90" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I90" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J90" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K90" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:11">
       <x:c r="A91" s="8" t="s">
-        <x:v>333</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="B91" s="9" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C91" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D91" s="9" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E91" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F91" s="9" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G91" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H91" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I91" s="9" t="s">
-        <x:v>337</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J91" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K91" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:11" s="1" customFormat="1">
       <x:c r="A92" s="5" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B92" s="6" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C92" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D92" s="6" t="s">
-        <x:v>340</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E92" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F92" s="6" t="s">
-        <x:v>341</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G92" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H92" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I92" s="6" t="s">
-        <x:v>342</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J92" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K92" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:11">
       <x:c r="A93" s="8" t="s">
-        <x:v>343</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="B93" s="9" t="s">
-        <x:v>344</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C93" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D93" s="9" t="s">
-        <x:v>345</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E93" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F93" s="9" t="s">
-        <x:v>346</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G93" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H93" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I93" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K93" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:11" s="1" customFormat="1">
       <x:c r="A94" s="5" t="s">
-        <x:v>347</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="B94" s="6" t="s">
-        <x:v>348</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C94" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D94" s="6" t="s">
-        <x:v>349</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E94" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F94" s="6" t="s">
-        <x:v>350</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G94" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H94" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I94" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J94" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K94" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:11">
       <x:c r="A95" s="8" t="s">
-        <x:v>351</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B95" s="9" t="s">
-        <x:v>352</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C95" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D95" s="9" t="s">
-        <x:v>353</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E95" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F95" s="9" t="s">
-        <x:v>354</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G95" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H95" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I95" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J95" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K95" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:11" s="1" customFormat="1">
       <x:c r="A96" s="5" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B96" s="6" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C96" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D96" s="6" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E96" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F96" s="6" t="s">
-        <x:v>358</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G96" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H96" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I96" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J96" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K96" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:11">
       <x:c r="A97" s="8" t="s">
-        <x:v>359</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="B97" s="9" t="s">
-        <x:v>360</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C97" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D97" s="9" t="s">
-        <x:v>361</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E97" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F97" s="9" t="s">
-        <x:v>362</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G97" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H97" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I97" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K97" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:11" s="1" customFormat="1">
       <x:c r="A98" s="5" t="s">
-        <x:v>363</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="B98" s="6" t="s">
-        <x:v>364</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C98" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D98" s="6" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E98" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F98" s="6" t="s">
-        <x:v>366</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G98" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H98" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I98" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J98" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K98" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:11">
       <x:c r="A99" s="8" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="B99" s="9" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C99" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D99" s="9" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E99" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F99" s="9" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="B99" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G99" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H99" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I99" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J99" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K99" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:11" s="1" customFormat="1">
       <x:c r="A100" s="5" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B100" s="6" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C100" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D100" s="6" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E100" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F100" s="6" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E100" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G100" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H100" s="6" t="s">
-        <x:v>45</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I100" s="6" t="s">
-        <x:v>87</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K100" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:11">
       <x:c r="A101" s="8" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="B101" s="9" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C101" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D101" s="9" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E101" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F101" s="9" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="F101" s="9" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G101" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H101" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I101" s="9" t="s">
-        <x:v>373</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J101" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K101" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:11" s="1" customFormat="1">
       <x:c r="A102" s="5" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="B102" s="6" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C102" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D102" s="6" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="B102" s="6" t="s">
+      <x:c r="E102" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F102" s="6" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="G102" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H102" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I102" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J102" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K102" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:11">
       <x:c r="A103" s="8" t="s">
-        <x:v>378</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B103" s="9" t="s">
-        <x:v>379</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C103" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D103" s="9" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E103" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F103" s="9" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G103" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H103" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I103" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K103" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:11" s="1" customFormat="1">
       <x:c r="A104" s="5" t="s">
-        <x:v>382</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="B104" s="6" t="s">
-        <x:v>383</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C104" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D104" s="6" t="s">
-        <x:v>384</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E104" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F104" s="6" t="s">
-        <x:v>385</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G104" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H104" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I104" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J104" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K104" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:11">
       <x:c r="A105" s="8" t="s">
-        <x:v>386</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B105" s="9" t="s">
-        <x:v>387</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C105" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D105" s="9" t="s">
-        <x:v>388</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E105" s="9" t="s">
-        <x:v>15</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F105" s="9" t="s">
-        <x:v>389</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G105" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H105" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I105" s="9" t="s">
-        <x:v>65</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J105" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K105" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:11" s="1" customFormat="1">
       <x:c r="A106" s="5" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="B106" s="6" t="s">
-        <x:v>391</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C106" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D106" s="6" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E106" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F106" s="6" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G106" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H106" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I106" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K106" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:11">
       <x:c r="A107" s="8" t="s">
-        <x:v>394</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="B107" s="9" t="s">
-        <x:v>395</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C107" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D107" s="9" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E107" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F107" s="9" t="s">
-        <x:v>397</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G107" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H107" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I107" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J107" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K107" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:11" s="1" customFormat="1">
       <x:c r="A108" s="5" t="s">
-        <x:v>398</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="B108" s="6" t="s">
-        <x:v>399</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C108" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D108" s="6" t="s">
-        <x:v>400</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E108" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F108" s="6" t="s">
-        <x:v>401</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G108" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H108" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I108" s="6" t="s">
-        <x:v>126</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K108" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:11">
       <x:c r="A109" s="8" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B109" s="9" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C109" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D109" s="9" t="s">
-        <x:v>400</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E109" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F109" s="9" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G109" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H109" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I109" s="9" t="s">
-        <x:v>126</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J109" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K109" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:11" s="1" customFormat="1">
       <x:c r="A110" s="5" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="B110" s="6" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C110" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D110" s="6" t="s">
-        <x:v>407</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E110" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F110" s="6" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G110" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H110" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I110" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J110" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K110" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:11">
       <x:c r="A111" s="8" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="B111" s="9" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C111" s="9" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="B111" s="9" t="s">
+      <x:c r="D111" s="9" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C111" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D111" s="9" t="s">
+      <x:c r="E111" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F111" s="9" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E111" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G111" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H111" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I111" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J111" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K111" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:11" s="1" customFormat="1">
       <x:c r="A112" s="5" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="B112" s="6" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C112" s="6" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D112" s="6" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="B112" s="6" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E112" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F112" s="6" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G112" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H112" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I112" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J112" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K112" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:11">
       <x:c r="A113" s="8" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="B113" s="9" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C113" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D113" s="9" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="E113" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F113" s="9" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
       <x:c r="G113" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H113" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I113" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K113" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:11" s="1" customFormat="1">
       <x:c r="A114" s="5" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="B114" s="6" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C114" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D114" s="6" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E114" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F114" s="6" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="B114" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G114" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H114" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I114" s="6" t="s">
-        <x:v>421</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J114" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K114" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:11">
       <x:c r="A115" s="8" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="B115" s="9" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C115" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D115" s="9" t="s">
-        <x:v>424</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E115" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F115" s="9" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G115" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H115" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I115" s="9" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J115" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K115" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:11" s="1" customFormat="1">
       <x:c r="A116" s="5" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B116" s="6" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C116" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D116" s="6" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E116" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F116" s="6" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G116" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H116" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I116" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K116" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:11">
       <x:c r="A117" s="8" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="B117" s="9" t="s">
-        <x:v>431</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C117" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D117" s="9" t="s">
-        <x:v>432</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E117" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F117" s="9" t="s">
-        <x:v>433</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G117" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H117" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I117" s="9" t="s">
-        <x:v>126</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K117" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:11" s="1" customFormat="1">
       <x:c r="A118" s="5" t="s">
-        <x:v>434</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="B118" s="6" t="s">
-        <x:v>435</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C118" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D118" s="6" t="s">
-        <x:v>436</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E118" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F118" s="6" t="s">
-        <x:v>437</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G118" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H118" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I118" s="6" t="s">
-        <x:v>65</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J118" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K118" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:11">
       <x:c r="A119" s="8" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B119" s="9" t="s">
-        <x:v>439</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C119" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D119" s="9" t="s">
-        <x:v>440</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E119" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F119" s="9" t="s">
-        <x:v>441</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G119" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H119" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I119" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J119" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K119" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:11" s="1" customFormat="1">
       <x:c r="A120" s="5" t="s">
-        <x:v>442</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="B120" s="6" t="s">
-        <x:v>443</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C120" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D120" s="6" t="s">
-        <x:v>444</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E120" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F120" s="6" t="s">
-        <x:v>445</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G120" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H120" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I120" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K120" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:11">
       <x:c r="A121" s="8" t="s">
-        <x:v>446</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B121" s="9" t="s">
-        <x:v>447</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C121" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D121" s="9" t="s">
-        <x:v>448</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E121" s="9" t="s">
-        <x:v>15</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F121" s="9" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G121" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H121" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I121" s="9" t="s">
-        <x:v>65</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J121" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K121" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:11" s="1" customFormat="1">
       <x:c r="A122" s="5" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="B122" s="6" t="s">
-        <x:v>451</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C122" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D122" s="6" t="s">
-        <x:v>452</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E122" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F122" s="6" t="s">
-        <x:v>453</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G122" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H122" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I122" s="6" t="s">
-        <x:v>314</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J122" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K122" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:11">
       <x:c r="A123" s="8" t="s">
-        <x:v>450</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="B123" s="9" t="s">
-        <x:v>451</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C123" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D123" s="9" t="s">
-        <x:v>454</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E123" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F123" s="9" t="s">
-        <x:v>453</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G123" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H123" s="9" t="s">
-        <x:v>117</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I123" s="9" t="s">
-        <x:v>455</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J123" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K123" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:11" s="1" customFormat="1">
       <x:c r="A124" s="5" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="B124" s="6" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C124" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D124" s="6" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E124" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F124" s="6" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="B124" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G124" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H124" s="6" t="s">
-        <x:v>204</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I124" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J124" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K124" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:11">
       <x:c r="A125" s="8" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="B125" s="9" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C125" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D125" s="9" t="s">
-        <x:v>456</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E125" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F125" s="9" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G125" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H125" s="9" t="s">
-        <x:v>209</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I125" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J125" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K125" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:11" s="1" customFormat="1">
       <x:c r="A126" s="5" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="B126" s="6" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C126" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D126" s="6" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="B126" s="6" t="s">
+      <x:c r="E126" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F126" s="6" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C126" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G126" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H126" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I126" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J126" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K126" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:11">
       <x:c r="A127" s="8" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="B127" s="9" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C127" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D127" s="9" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E127" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F127" s="9" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G127" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H127" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I127" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J127" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K127" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:11" s="1" customFormat="1">
       <x:c r="A128" s="5" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="B128" s="6" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C128" s="6" t="s">
-        <x:v>463</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D128" s="6" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E128" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F128" s="6" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G128" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H128" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I128" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J128" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K128" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:11">
       <x:c r="A129" s="8" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="B129" s="9" t="s">
-        <x:v>140</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C129" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D129" s="9" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E129" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F129" s="9" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G129" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H129" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I129" s="9" t="s">
-        <x:v>44</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J129" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K129" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:11" s="1" customFormat="1">
       <x:c r="A130" s="5" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="B130" s="6" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C130" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D130" s="6" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E130" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F130" s="6" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G130" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H130" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I130" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J130" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K130" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:11">
       <x:c r="A131" s="8" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B131" s="9" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C131" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D131" s="9" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E131" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F131" s="9" t="s">
-        <x:v>472</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G131" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H131" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I131" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J131" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K131" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:11" s="1" customFormat="1">
       <x:c r="A132" s="5" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B132" s="6" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C132" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D132" s="6" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E132" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F132" s="6" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G132" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H132" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I132" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J132" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K132" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:11">
       <x:c r="A133" s="8" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B133" s="9" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C133" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D133" s="9" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E133" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F133" s="9" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="E133" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G133" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H133" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I133" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J133" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K133" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:11" s="1" customFormat="1">
       <x:c r="A134" s="5" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="B134" s="6" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C134" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D134" s="6" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E134" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F134" s="6" t="s">
-        <x:v>479</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G134" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H134" s="6" t="s">
-        <x:v>117</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I134" s="6" t="s">
-        <x:v>65</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J134" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K134" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:11">
       <x:c r="A135" s="8" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B135" s="9" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C135" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D135" s="9" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E135" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F135" s="9" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G135" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H135" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I135" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K135" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:11" s="1" customFormat="1">
       <x:c r="A136" s="5" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="B136" s="6" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C136" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D136" s="6" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="E136" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F136" s="6" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="B136" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G136" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H136" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I136" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K136" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:11">
       <x:c r="A137" s="8" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="B137" s="9" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C137" s="9" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D137" s="9" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="E137" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F137" s="9" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="G137" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H137" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I137" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K137" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:11" s="1" customFormat="1">
       <x:c r="A138" s="5" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="B138" s="6" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C138" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D138" s="6" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E138" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F138" s="6" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G138" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H138" s="6" t="s">
-        <x:v>117</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I138" s="6" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J138" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K138" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:11">
       <x:c r="A139" s="8" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B139" s="9" t="s">
-        <x:v>153</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C139" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D139" s="9" t="s">
-        <x:v>492</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E139" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F139" s="9" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G139" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H139" s="9" t="s">
-        <x:v>204</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I139" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J139" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K139" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:11" s="1" customFormat="1">
       <x:c r="A140" s="5" t="s">
-        <x:v>489</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B140" s="6" t="s">
-        <x:v>153</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C140" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D140" s="6" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E140" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F140" s="6" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G140" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H140" s="6" t="s">
-        <x:v>494</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I140" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K140" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:11">
       <x:c r="A141" s="8" t="s">
-        <x:v>489</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B141" s="9" t="s">
-        <x:v>153</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C141" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D141" s="9" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E141" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F141" s="9" t="s">
-        <x:v>490</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G141" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H141" s="9" t="s">
-        <x:v>496</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I141" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J141" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K141" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:11" s="1" customFormat="1">
       <x:c r="A142" s="5" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B142" s="6" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C142" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D142" s="6" t="s">
-        <x:v>495</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E142" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F142" s="6" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="G142" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H142" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I142" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K142" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:11">
       <x:c r="A143" s="8" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B143" s="9" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C143" s="9" t="s">
-        <x:v>502</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D143" s="9" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E143" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F143" s="9" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="G143" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H143" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I143" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J143" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K143" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:11" s="1" customFormat="1">
       <x:c r="A144" s="5" t="s">
-        <x:v>500</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="B144" s="6" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C144" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D144" s="6" t="s">
-        <x:v>388</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E144" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F144" s="6" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G144" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H144" s="6" t="s">
-        <x:v>117</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I144" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J144" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K144" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:11">
       <x:c r="A145" s="8" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="B145" s="9" t="s">
-        <x:v>498</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C145" s="9" t="s">
-        <x:v>507</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D145" s="9" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E145" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F145" s="9" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G145" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H145" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I145" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K145" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:11" s="1" customFormat="1">
       <x:c r="A146" s="5" t="s">
-        <x:v>506</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="B146" s="6" t="s">
-        <x:v>498</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C146" s="6" t="s">
-        <x:v>507</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D146" s="6" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E146" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F146" s="6" t="s">
-        <x:v>509</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G146" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H146" s="6" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I146" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J146" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K146" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:11">
       <x:c r="A147" s="8" t="s">
-        <x:v>506</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B147" s="9" t="s">
-        <x:v>498</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C147" s="9" t="s">
-        <x:v>511</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D147" s="9" t="s">
-        <x:v>510</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E147" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F147" s="9" t="s">
-        <x:v>509</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G147" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H147" s="9" t="s">
-        <x:v>45</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I147" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J147" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K147" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:11" s="1" customFormat="1">
       <x:c r="A148" s="5" t="s">
-        <x:v>506</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B148" s="6" t="s">
-        <x:v>498</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C148" s="6" t="s">
-        <x:v>507</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D148" s="6" t="s">
-        <x:v>510</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E148" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F148" s="6" t="s">
-        <x:v>509</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G148" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H148" s="6" t="s">
-        <x:v>512</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I148" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J148" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K148" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:11">
       <x:c r="A149" s="8" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B149" s="9" t="s">
-        <x:v>514</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C149" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D149" s="9" t="s">
-        <x:v>515</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E149" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F149" s="9" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G149" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H149" s="9" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I149" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K149" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:11" s="1" customFormat="1">
       <x:c r="A150" s="5" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="B150" s="6" t="s">
-        <x:v>517</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C150" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D150" s="6" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E150" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F150" s="6" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G150" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H150" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I150" s="6" t="s">
-        <x:v>44</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J150" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K150" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:11">
       <x:c r="A151" s="8" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="B151" s="9" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C151" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D151" s="9" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E151" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F151" s="9" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="B151" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G151" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H151" s="9" t="s">
-        <x:v>117</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I151" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J151" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K151" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:11" s="1" customFormat="1">
       <x:c r="A152" s="5" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="B152" s="6" t="s">
-        <x:v>523</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C152" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D152" s="6" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="E152" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F152" s="6" t="s">
-        <x:v>525</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G152" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H152" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I152" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J152" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K152" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:11">
       <x:c r="A153" s="8" t="s">
-        <x:v>526</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B153" s="9" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C153" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D153" s="9" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E153" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F153" s="9" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G153" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H153" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I153" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J153" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K153" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:11" s="1" customFormat="1">
       <x:c r="A154" s="5" t="s">
-        <x:v>530</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="B154" s="6" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C154" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D154" s="6" t="s">
-        <x:v>532</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E154" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F154" s="6" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="G154" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H154" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I154" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J154" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K154" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:11">
       <x:c r="A155" s="8" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B155" s="9" t="s">
-        <x:v>535</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C155" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D155" s="9" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E155" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F155" s="9" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G155" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H155" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I155" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K155" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:11" s="1" customFormat="1">
       <x:c r="A156" s="5" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B156" s="6" t="s">
-        <x:v>535</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C156" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D156" s="6" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E156" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F156" s="6" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G156" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H156" s="6" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I156" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K156" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:11">
       <x:c r="A157" s="8" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="B157" s="9" t="s">
-        <x:v>535</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C157" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D157" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E157" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F157" s="9" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G157" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H157" s="9" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I157" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K157" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:11" s="1" customFormat="1">
       <x:c r="A158" s="5" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="B158" s="6" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C158" s="6" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D158" s="6" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E158" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F158" s="6" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="B158" s="6" t="s">
-[...11 lines deleted...]
-      <x:c r="F158" s="6" t="s">
+      <x:c r="G158" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H158" s="6" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="I158" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K158" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:11">
       <x:c r="A159" s="8" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="B159" s="9" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C159" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D159" s="9" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="E159" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F159" s="9" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="G159" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H159" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I159" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J159" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K159" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:11" s="1" customFormat="1">
       <x:c r="A160" s="5" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="B160" s="6" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="B160" s="6" t="s">
+      <x:c r="C160" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D160" s="6" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="C160" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E160" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F160" s="6" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G160" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H160" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I160" s="6" t="s">
-        <x:v>550</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J160" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K160" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:11">
       <x:c r="A161" s="8" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="B161" s="9" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="B161" s="9" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C161" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D161" s="9" t="s">
-        <x:v>552</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E161" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F161" s="9" t="s">
-        <x:v>549</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G161" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H161" s="9" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I161" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J161" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K161" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:11" s="1" customFormat="1">
       <x:c r="A162" s="5" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="B162" s="6" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="C162" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D162" s="6" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="B162" s="6" t="s">
+      <x:c r="E162" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F162" s="6" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
       <x:c r="G162" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H162" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I162" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J162" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K162" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:11">
       <x:c r="A163" s="8" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="B163" s="9" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C163" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D163" s="9" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="B163" s="9" t="s">
+      <x:c r="E163" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F163" s="9" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
       <x:c r="G163" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H163" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I163" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K163" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:11" s="1" customFormat="1">
       <x:c r="A164" s="5" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="B164" s="6" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C164" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D164" s="6" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="B164" s="6" t="s">
+      <x:c r="E164" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F164" s="6" t="s">
         <x:v>562</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>564</x:v>
       </x:c>
       <x:c r="G164" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H164" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I164" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K164" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:11">
       <x:c r="A165" s="8" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="B165" s="9" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C165" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D165" s="9" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="B165" s="9" t="s">
+      <x:c r="E165" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F165" s="9" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C165" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G165" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H165" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I165" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J165" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K165" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:11" s="1" customFormat="1">
       <x:c r="A166" s="5" t="s">
-        <x:v>569</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B166" s="6" t="s">
-        <x:v>570</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C166" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D166" s="6" t="s">
-        <x:v>571</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E166" s="6" t="s">
-        <x:v>371</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F166" s="6" t="s">
-        <x:v>572</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G166" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H166" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I166" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J166" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K166" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:11">
       <x:c r="A167" s="8" t="s">
-        <x:v>573</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B167" s="9" t="s">
-        <x:v>574</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C167" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D167" s="9" t="s">
-        <x:v>575</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E167" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F167" s="9" t="s">
-        <x:v>576</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G167" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H167" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I167" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J167" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K167" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:11" s="1" customFormat="1">
       <x:c r="A168" s="5" t="s">
-        <x:v>573</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="B168" s="6" t="s">
-        <x:v>577</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C168" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D168" s="6" t="s">
-        <x:v>578</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E168" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F168" s="6" t="s">
-        <x:v>576</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G168" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H168" s="6" t="s">
-        <x:v>117</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I168" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J168" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K168" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:11">
       <x:c r="A169" s="8" t="s">
-        <x:v>579</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="B169" s="9" t="s">
-        <x:v>580</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C169" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D169" s="9" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E169" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F169" s="9" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="G169" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H169" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I169" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J169" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K169" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:11" s="1" customFormat="1">
       <x:c r="A170" s="5" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="B170" s="6" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C170" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D170" s="6" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="E170" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F170" s="6" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="G170" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H170" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I170" s="6" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="J170" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K170" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:11">
       <x:c r="A171" s="8" t="s">
-        <x:v>583</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B171" s="9" t="s">
-        <x:v>584</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C171" s="9" t="s">
-        <x:v>585</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D171" s="9" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E171" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F171" s="9" t="s">
-        <x:v>587</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G171" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H171" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I171" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J171" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K171" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:11" s="1" customFormat="1">
       <x:c r="A172" s="5" t="s">
-        <x:v>588</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="B172" s="6" t="s">
-        <x:v>589</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C172" s="6" t="s">
-        <x:v>590</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D172" s="6" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E172" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F172" s="6" t="s">
-        <x:v>592</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G172" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H172" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I172" s="6" t="s">
-        <x:v>593</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J172" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K172" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:11">
       <x:c r="A173" s="8" t="s">
-        <x:v>594</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="B173" s="9" t="s">
-        <x:v>595</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C173" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D173" s="9" t="s">
-        <x:v>596</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E173" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F173" s="9" t="s">
-        <x:v>597</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G173" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H173" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I173" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J173" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K173" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:11" s="1" customFormat="1">
       <x:c r="A174" s="5" t="s">
-        <x:v>598</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="B174" s="6" t="s">
-        <x:v>599</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C174" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D174" s="6" t="s">
-        <x:v>600</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E174" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F174" s="6" t="s">
-        <x:v>601</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G174" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H174" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I174" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J174" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K174" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:11">
       <x:c r="A175" s="8" t="s">
-        <x:v>598</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="B175" s="9" t="s">
-        <x:v>599</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C175" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D175" s="9" t="s">
-        <x:v>600</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E175" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F175" s="9" t="s">
-        <x:v>601</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="G175" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H175" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I175" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J175" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K175" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:11" s="1" customFormat="1">
       <x:c r="A176" s="5" t="s">
-        <x:v>602</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="B176" s="6" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C176" s="6" t="s">
-        <x:v>604</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D176" s="6" t="s">
-        <x:v>605</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E176" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F176" s="6" t="s">
-        <x:v>606</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="G176" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H176" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I176" s="6" t="s">
-        <x:v>44</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J176" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K176" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:11">
       <x:c r="A177" s="8" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="B177" s="9" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C177" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D177" s="9" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E177" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F177" s="9" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="G177" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H177" s="9" t="s">
-        <x:v>117</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I177" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J177" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K177" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:11" s="1" customFormat="1">
       <x:c r="A178" s="5" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="B178" s="6" t="s">
-        <x:v>603</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C178" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D178" s="6" t="s">
-        <x:v>608</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E178" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F178" s="6" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="G178" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H178" s="6" t="s">
-        <x:v>207</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I178" s="6" t="s">
-        <x:v>115</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J178" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K178" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:11">
       <x:c r="A179" s="8" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B179" s="9" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C179" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D179" s="9" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E179" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F179" s="9" t="s">
-        <x:v>606</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G179" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H179" s="9" t="s">
-        <x:v>204</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I179" s="9" t="s">
-        <x:v>65</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J179" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K179" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:11" s="1" customFormat="1">
       <x:c r="A180" s="5" t="s">
-        <x:v>602</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="B180" s="6" t="s">
-        <x:v>603</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C180" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D180" s="6" t="s">
-        <x:v>610</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E180" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F180" s="6" t="s">
-        <x:v>606</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G180" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H180" s="6" t="s">
-        <x:v>209</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I180" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J180" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K180" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:11">
       <x:c r="A181" s="8" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="B181" s="9" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C181" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D181" s="9" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E181" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F181" s="9" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G181" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H181" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I181" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J181" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K181" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:11" s="1" customFormat="1">
       <x:c r="A182" s="5" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="B182" s="6" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C182" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D182" s="6" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E182" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F182" s="6" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G182" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H182" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I182" s="6" t="s">
-        <x:v>87</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J182" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K182" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:11">
       <x:c r="A183" s="8" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="B183" s="9" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C183" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D183" s="9" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E183" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F183" s="9" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G183" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H183" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I183" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J183" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K183" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:11" s="1" customFormat="1">
       <x:c r="A184" s="5" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B184" s="6" t="s">
-        <x:v>103</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C184" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D184" s="6" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E184" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F184" s="6" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G184" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H184" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I184" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J184" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K184" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:11">
       <x:c r="A185" s="8" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="B185" s="9" t="s">
-        <x:v>103</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C185" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D185" s="9" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E185" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F185" s="9" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G185" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H185" s="9" t="s">
-        <x:v>117</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I185" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J185" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K185" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:11" s="1" customFormat="1">
       <x:c r="A186" s="5" t="s">
-        <x:v>623</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B186" s="6" t="s">
-        <x:v>103</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C186" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D186" s="6" t="s">
-        <x:v>626</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E186" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F186" s="6" t="s">
-        <x:v>625</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G186" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H186" s="6" t="s">
-        <x:v>207</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I186" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J186" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K186" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:11">
       <x:c r="A187" s="8" t="s">
-        <x:v>623</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B187" s="9" t="s">
-        <x:v>103</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C187" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D187" s="9" t="s">
-        <x:v>626</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E187" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F187" s="9" t="s">
-        <x:v>625</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G187" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H187" s="9" t="s">
-        <x:v>627</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I187" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J187" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K187" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:11" s="1" customFormat="1">
       <x:c r="A188" s="5" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B188" s="6" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C188" s="6" t="s">
-        <x:v>630</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D188" s="6" t="s">
-        <x:v>631</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E188" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F188" s="6" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G188" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H188" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I188" s="6" t="s">
-        <x:v>87</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J188" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K188" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:11">
       <x:c r="A189" s="8" t="s">
-        <x:v>633</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B189" s="9" t="s">
-        <x:v>634</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C189" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D189" s="9" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="E189" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F189" s="9" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="E189" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G189" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H189" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I189" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J189" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K189" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:11" s="1" customFormat="1">
       <x:c r="A190" s="5" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="B190" s="6" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C190" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D190" s="6" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="E190" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F190" s="6" t="s">
-        <x:v>640</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G190" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H190" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I190" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J190" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K190" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:11">
       <x:c r="A191" s="8" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="B191" s="9" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="B191" s="9" t="s">
+      <x:c r="C191" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D191" s="9" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="C191" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D191" s="9" t="s">
+      <x:c r="E191" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F191" s="9" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
       <x:c r="G191" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H191" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I191" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J191" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K191" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:11" s="1" customFormat="1">
       <x:c r="A192" s="5" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="B192" s="6" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="B192" s="6" t="s">
+      <x:c r="C192" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D192" s="6" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="C192" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D192" s="6" t="s">
+      <x:c r="E192" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F192" s="6" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="E192" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G192" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H192" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I192" s="6" t="s">
-        <x:v>65</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J192" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K192" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:11">
       <x:c r="A193" s="8" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="B193" s="9" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="B193" s="9" t="s">
+      <x:c r="C193" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D193" s="9" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="C193" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D193" s="9" t="s">
+      <x:c r="E193" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F193" s="9" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="E193" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G193" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H193" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I193" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J193" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K193" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:11" s="1" customFormat="1">
       <x:c r="A194" s="5" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="B194" s="6" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C194" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D194" s="6" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="B194" s="6" t="s">
+      <x:c r="E194" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F194" s="6" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C194" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G194" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H194" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I194" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J194" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K194" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:11">
       <x:c r="A195" s="8" t="s">
-        <x:v>657</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B195" s="9" t="s">
-        <x:v>654</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C195" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D195" s="9" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E195" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F195" s="9" t="s">
-        <x:v>658</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G195" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H195" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I195" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J195" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K195" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:11" s="1" customFormat="1">
       <x:c r="A196" s="5" t="s">
-        <x:v>659</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B196" s="6" t="s">
-        <x:v>660</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C196" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D196" s="6" t="s">
-        <x:v>661</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E196" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F196" s="6" t="s">
-        <x:v>662</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G196" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H196" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I196" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J196" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K196" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:11">
       <x:c r="A197" s="8" t="s">
-        <x:v>659</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="B197" s="9" t="s">
-        <x:v>660</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C197" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D197" s="9" t="s">
-        <x:v>661</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E197" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F197" s="9" t="s">
-        <x:v>662</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G197" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H197" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I197" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J197" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K197" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:11" s="1" customFormat="1">
       <x:c r="A198" s="5" t="s">
-        <x:v>663</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="B198" s="6" t="s">
-        <x:v>664</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C198" s="6" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D198" s="6" t="s">
-        <x:v>666</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E198" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F198" s="6" t="s">
-        <x:v>667</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G198" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H198" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I198" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J198" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K198" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:11">
       <x:c r="A199" s="8" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="B199" s="9" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="B199" s="9" t="s">
+      <x:c r="C199" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D199" s="9" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="C199" s="9" t="s">
+      <x:c r="E199" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F199" s="9" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="D199" s="9" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G199" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H199" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I199" s="9" t="s">
-        <x:v>87</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J199" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K199" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:11" s="1" customFormat="1">
       <x:c r="A200" s="5" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="B200" s="6" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C200" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D200" s="6" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E200" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F200" s="6" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>672</x:v>
       </x:c>
       <x:c r="G200" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H200" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I200" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J200" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K200" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:11">
       <x:c r="A201" s="8" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="B201" s="9" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C201" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D201" s="9" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="E201" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F201" s="9" t="s">
         <x:v>673</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>675</x:v>
       </x:c>
       <x:c r="G201" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H201" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I201" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J201" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K201" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:11" s="1" customFormat="1">
       <x:c r="A202" s="5" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="B202" s="6" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="C202" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D202" s="6" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="B202" s="6" t="s">
+      <x:c r="E202" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F202" s="6" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="C202" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G202" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H202" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I202" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J202" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K202" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:11">
       <x:c r="A203" s="8" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="B203" s="9" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C203" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D203" s="9" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="E203" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F203" s="9" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>685</x:v>
       </x:c>
       <x:c r="G203" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H203" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I203" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J203" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K203" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:11" s="1" customFormat="1">
       <x:c r="A204" s="5" t="s">
-        <x:v>686</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="B204" s="6" t="s">
-        <x:v>687</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C204" s="6" t="s">
-        <x:v>688</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D204" s="6" t="s">
-        <x:v>689</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E204" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F204" s="6" t="s">
-        <x:v>690</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="G204" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H204" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I204" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J204" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K204" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:11">
       <x:c r="A205" s="8" t="s">
-        <x:v>691</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="B205" s="9" t="s">
-        <x:v>692</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C205" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D205" s="9" t="s">
-        <x:v>693</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E205" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F205" s="9" t="s">
-        <x:v>694</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G205" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H205" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I205" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J205" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K205" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:11" s="1" customFormat="1">
       <x:c r="A206" s="5" t="s">
-        <x:v>695</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B206" s="6" t="s">
-        <x:v>498</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C206" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D206" s="6" t="s">
-        <x:v>696</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E206" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F206" s="6" t="s">
-        <x:v>697</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G206" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H206" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I206" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J206" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K206" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:11">
       <x:c r="A207" s="8" t="s">
-        <x:v>695</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="B207" s="9" t="s">
-        <x:v>498</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C207" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D207" s="9" t="s">
-        <x:v>154</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E207" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F207" s="9" t="s">
-        <x:v>697</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G207" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H207" s="9" t="s">
-        <x:v>117</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I207" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J207" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K207" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:11" s="1" customFormat="1">
       <x:c r="A208" s="5" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="B208" s="6" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C208" s="6" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D208" s="6" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="B208" s="6" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E208" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F208" s="6" t="s">
-        <x:v>699</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G208" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H208" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I208" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J208" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K208" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:11">
       <x:c r="A209" s="8" t="s">
-        <x:v>695</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="B209" s="9" t="s">
-        <x:v>498</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C209" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D209" s="9" t="s">
-        <x:v>700</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E209" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F209" s="9" t="s">
-        <x:v>699</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G209" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H209" s="9" t="s">
-        <x:v>117</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I209" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J209" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K209" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:11" s="1" customFormat="1">
       <x:c r="A210" s="5" t="s">
-        <x:v>695</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="B210" s="6" t="s">
-        <x:v>498</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C210" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D210" s="6" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="E210" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F210" s="6" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="E210" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G210" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H210" s="6" t="s">
-        <x:v>204</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I210" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J210" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K210" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:11">
       <x:c r="A211" s="8" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="B211" s="9" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C211" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D211" s="9" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="C211" s="9" t="s">
+      <x:c r="E211" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F211" s="9" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D211" s="9" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G211" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H211" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I211" s="9" t="s">
-        <x:v>65</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J211" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K211" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:11" s="1" customFormat="1">
       <x:c r="A212" s="5" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="B212" s="6" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="C212" s="6" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="B212" s="6" t="s">
+      <x:c r="D212" s="6" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="C212" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D212" s="6" t="s">
+      <x:c r="E212" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F212" s="6" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
       <x:c r="G212" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H212" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I212" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J212" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K212" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:11">
       <x:c r="A213" s="8" t="s">
-        <x:v>707</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="B213" s="9" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C213" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D213" s="9" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E213" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F213" s="9" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G213" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H213" s="9" t="s">
-        <x:v>39</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I213" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J213" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K213" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:11" s="1" customFormat="1">
       <x:c r="A214" s="5" t="s">
-        <x:v>707</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="B214" s="6" t="s">
-        <x:v>711</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C214" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D214" s="6" t="s">
-        <x:v>712</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E214" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F214" s="6" t="s">
-        <x:v>710</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="G214" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H214" s="6" t="s">
-        <x:v>45</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I214" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J214" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K214" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:11">
       <x:c r="A215" s="8" t="s">
-        <x:v>713</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="B215" s="9" t="s">
-        <x:v>714</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C215" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D215" s="9" t="s">
-        <x:v>715</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E215" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F215" s="9" t="s">
-        <x:v>716</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G215" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H215" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I215" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J215" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K215" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:11" s="1" customFormat="1">
       <x:c r="A216" s="5" t="s">
-        <x:v>717</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B216" s="6" t="s">
-        <x:v>718</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C216" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D216" s="6" t="s">
-        <x:v>719</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E216" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F216" s="6" t="s">
-        <x:v>720</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G216" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H216" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I216" s="6" t="s">
-        <x:v>721</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J216" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K216" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:11">
       <x:c r="A217" s="8" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B217" s="9" t="s">
-        <x:v>723</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C217" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D217" s="9" t="s">
-        <x:v>724</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E217" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F217" s="9" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G217" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H217" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I217" s="9" t="s">
-        <x:v>44</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J217" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K217" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:11" s="1" customFormat="1">
       <x:c r="A218" s="5" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B218" s="6" t="s">
-        <x:v>723</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C218" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D218" s="6" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E218" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F218" s="6" t="s">
-        <x:v>725</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G218" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H218" s="6" t="s">
-        <x:v>117</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I218" s="6" t="s">
-        <x:v>727</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J218" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K218" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:11">
       <x:c r="A219" s="8" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="B219" s="9" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C219" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D219" s="9" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="E219" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F219" s="9" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="B219" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G219" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H219" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I219" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J219" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K219" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:11" s="1" customFormat="1">
       <x:c r="A220" s="5" t="s">
-        <x:v>731</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B220" s="6" t="s">
-        <x:v>732</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C220" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D220" s="6" t="s">
-        <x:v>733</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E220" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F220" s="6" t="s">
-        <x:v>734</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G220" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H220" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I220" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J220" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K220" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:11">
       <x:c r="A221" s="8" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="B221" s="9" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="C221" s="9" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="D221" s="9" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="E221" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F221" s="9" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="B221" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G221" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H221" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I221" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J221" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K221" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:11" s="1" customFormat="1">
       <x:c r="A222" s="5" t="s">
-        <x:v>740</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B222" s="6" t="s">
-        <x:v>741</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C222" s="6" t="s">
-        <x:v>742</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D222" s="6" t="s">
-        <x:v>743</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E222" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F222" s="6" t="s">
-        <x:v>744</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G222" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H222" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I222" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J222" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K222" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:11">
       <x:c r="A223" s="8" t="s">
-        <x:v>745</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B223" s="9" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C223" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D223" s="9" t="s">
-        <x:v>747</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E223" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F223" s="9" t="s">
-        <x:v>748</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G223" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H223" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I223" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J223" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K223" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:11" s="1" customFormat="1">
       <x:c r="A224" s="5" t="s">
-        <x:v>745</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="B224" s="6" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C224" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D224" s="6" t="s">
-        <x:v>747</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E224" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F224" s="6" t="s">
-        <x:v>748</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G224" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H224" s="6" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I224" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J224" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K224" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:11">
       <x:c r="A225" s="8" t="s">
-        <x:v>749</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B225" s="9" t="s">
-        <x:v>750</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C225" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D225" s="9" t="s">
-        <x:v>751</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E225" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F225" s="9" t="s">
-        <x:v>752</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G225" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H225" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I225" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J225" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K225" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:11" s="1" customFormat="1">
       <x:c r="A226" s="5" t="s">
-        <x:v>749</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B226" s="6" t="s">
-        <x:v>750</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C226" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D226" s="6" t="s">
-        <x:v>751</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E226" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F226" s="6" t="s">
-        <x:v>752</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G226" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H226" s="6" t="s">
-        <x:v>39</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I226" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="J226" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K226" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:11">
       <x:c r="A227" s="8" t="s">
-        <x:v>753</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B227" s="9" t="s">
-        <x:v>754</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C227" s="9" t="s">
-        <x:v>755</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D227" s="9" t="s">
-        <x:v>756</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E227" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F227" s="9" t="s">
-        <x:v>757</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G227" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H227" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I227" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J227" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K227" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:11" s="1" customFormat="1">
       <x:c r="A228" s="5" t="s">
-        <x:v>753</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="B228" s="6" t="s">
-        <x:v>754</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C228" s="6" t="s">
-        <x:v>758</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D228" s="6" t="s">
-        <x:v>756</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E228" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F228" s="6" t="s">
-        <x:v>757</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G228" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H228" s="6" t="s">
-        <x:v>39</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="I228" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J228" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K228" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:11">
       <x:c r="A229" s="8" t="s">
-        <x:v>759</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="B229" s="9" t="s">
-        <x:v>760</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C229" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D229" s="9" t="s">
-        <x:v>761</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="E229" s="9" t="s">
-        <x:v>15</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F229" s="9" t="s">
-        <x:v>762</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="G229" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H229" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I229" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J229" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K229" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:11" s="1" customFormat="1">
       <x:c r="A230" s="5" t="s">
-        <x:v>763</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="B230" s="6" t="s">
-        <x:v>764</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C230" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D230" s="6" t="s">
-        <x:v>765</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E230" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F230" s="6" t="s">
-        <x:v>766</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G230" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H230" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I230" s="6" t="s">
-        <x:v>721</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J230" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K230" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:11">
       <x:c r="A231" s="8" t="s">
-        <x:v>767</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="B231" s="9" t="s">
-        <x:v>768</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C231" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D231" s="9" t="s">
-        <x:v>769</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E231" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F231" s="9" t="s">
-        <x:v>770</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G231" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H231" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I231" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="J231" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K231" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:11" s="1" customFormat="1">
       <x:c r="A232" s="5" t="s">
-        <x:v>771</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="B232" s="6" t="s">
-        <x:v>772</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C232" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D232" s="6" t="s">
-        <x:v>773</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E232" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F232" s="6" t="s">
-        <x:v>774</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G232" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H232" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I232" s="6" t="s">
-        <x:v>19</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J232" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K232" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:11">
       <x:c r="A233" s="8" t="s">
-        <x:v>775</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="B233" s="9" t="s">
-        <x:v>776</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C233" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D233" s="9" t="s">
-        <x:v>777</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E233" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F233" s="9" t="s">
-        <x:v>778</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G233" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H233" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I233" s="9" t="s">
-        <x:v>19</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="J233" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K233" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:11" s="1" customFormat="1">
       <x:c r="A234" s="5" t="s">
-        <x:v>779</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="B234" s="6" t="s">
-        <x:v>780</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C234" s="6" t="s">
-        <x:v>781</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D234" s="6" t="s">
-        <x:v>782</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E234" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F234" s="6" t="s">
-        <x:v>783</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G234" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H234" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I234" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J234" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K234" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:11">
       <x:c r="A235" s="8" t="s">
-        <x:v>784</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="B235" s="9" t="s">
-        <x:v>785</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C235" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D235" s="9" t="s">
-        <x:v>786</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E235" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F235" s="9" t="s">
-        <x:v>787</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="G235" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H235" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I235" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J235" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K235" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:11" s="1" customFormat="1">
       <x:c r="A236" s="5" t="s">
-        <x:v>788</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="B236" s="6" t="s">
-        <x:v>789</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C236" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D236" s="6" t="s">
-        <x:v>790</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E236" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F236" s="6" t="s">
-        <x:v>791</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G236" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H236" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I236" s="6" t="s">
-        <x:v>126</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="J236" s="6" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K236" s="7" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:11">
       <x:c r="A237" s="8" t="s">
-        <x:v>792</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="B237" s="9" t="s">
-        <x:v>793</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="C237" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D237" s="9" t="s">
-        <x:v>794</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E237" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F237" s="9" t="s">
-        <x:v>795</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="G237" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H237" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I237" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J237" s="9" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K237" s="10" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:11" s="1" customFormat="1">
-      <x:c r="A238" s="11" t="s">
+      <x:c r="A238" s="5" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="B238" s="6" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C238" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D238" s="6" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="E238" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F238" s="6" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="G238" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H238" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I238" s="6" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J238" s="6" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K238" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239" spans="1:11">
+      <x:c r="A239" s="8" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="B239" s="9" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="C239" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D239" s="9" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="E239" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F239" s="9" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="G239" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H239" s="9" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="I239" s="9" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J239" s="9" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K239" s="10" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240" spans="1:11" s="1" customFormat="1">
+      <x:c r="A240" s="5" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="B240" s="6" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C240" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D240" s="6" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="E240" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F240" s="6" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="G240" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H240" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I240" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J240" s="6" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K240" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241" spans="1:11">
+      <x:c r="A241" s="8" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="B241" s="9" t="s">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="C241" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D241" s="9" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="E241" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F241" s="9" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="G241" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H241" s="9" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="I241" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J241" s="9" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K241" s="10" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242" spans="1:11" s="1" customFormat="1">
+      <x:c r="A242" s="5" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="B242" s="6" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C242" s="6" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="B238" s="12" t="s">
+      <x:c r="D242" s="6" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="C238" s="12" t="s">
+      <x:c r="E242" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F242" s="6" t="s">
         <x:v>798</x:v>
       </x:c>
-      <x:c r="D238" s="12" t="s">
+      <x:c r="G242" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H242" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I242" s="6" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J242" s="6" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K242" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243" spans="1:11">
+      <x:c r="A243" s="8" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="B243" s="9" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C243" s="9" t="s">
         <x:v>799</x:v>
       </x:c>
-      <x:c r="E238" s="12" t="s">
-[...2 lines deleted...]
-      <x:c r="F238" s="12" t="s">
+      <x:c r="D243" s="9" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="E243" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F243" s="9" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="G243" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H243" s="9" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="I243" s="9" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J243" s="9" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K243" s="10" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244" spans="1:11" s="1" customFormat="1">
+      <x:c r="A244" s="5" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="G238" s="12" t="s">
-[...5 lines deleted...]
-      <x:c r="I238" s="12" t="s">
+      <x:c r="B244" s="6" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="C244" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D244" s="6" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="E244" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F244" s="6" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="G244" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H244" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I244" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J244" s="6" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K244" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245" spans="1:11">
+      <x:c r="A245" s="8" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="B245" s="9" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C245" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D245" s="9" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E245" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F245" s="9" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="G245" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H245" s="9" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="I245" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J245" s="9" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K245" s="10" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246" spans="1:11" s="1" customFormat="1">
+      <x:c r="A246" s="5" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="B246" s="6" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="C246" s="6" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="D246" s="6" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="E246" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F246" s="6" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="G246" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H246" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I246" s="6" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="J246" s="6" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K246" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247" spans="1:11">
+      <x:c r="A247" s="8" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="B247" s="9" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="C247" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D247" s="9" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="E247" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F247" s="9" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="G247" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H247" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I247" s="9" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="J247" s="9" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K247" s="10" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248" spans="1:11" s="1" customFormat="1">
+      <x:c r="A248" s="5" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="B248" s="6" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="C248" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D248" s="6" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E248" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F248" s="6" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="G248" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H248" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I248" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="J238" s="12" t="s">
-[...2 lines deleted...]
-      <x:c r="K238" s="13" t="s">
+      <x:c r="J248" s="6" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K248" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249" spans="1:11">
+      <x:c r="A249" s="8" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="B249" s="9" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="C249" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D249" s="9" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="E249" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F249" s="9" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="G249" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H249" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I249" s="9" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J249" s="9" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K249" s="10" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250" spans="1:11" s="1" customFormat="1">
+      <x:c r="A250" s="5" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="B250" s="6" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="C250" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D250" s="6" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="E250" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F250" s="6" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="G250" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H250" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I250" s="6" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J250" s="6" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K250" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251" spans="1:11">
+      <x:c r="A251" s="8" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="B251" s="9" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="C251" s="9" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="D251" s="9" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="E251" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F251" s="9" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="G251" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H251" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I251" s="9" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J251" s="9" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K251" s="10" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252" spans="1:11" s="1" customFormat="1">
+      <x:c r="A252" s="5" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="B252" s="6" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="C252" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D252" s="6" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="E252" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F252" s="6" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="G252" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H252" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I252" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J252" s="6" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K252" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253" spans="1:11">
+      <x:c r="A253" s="8" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="B253" s="9" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="C253" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D253" s="9" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="E253" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F253" s="9" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="G253" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H253" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I253" s="9" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="J253" s="9" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K253" s="10" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254" spans="1:11" s="1" customFormat="1">
+      <x:c r="A254" s="5" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="B254" s="6" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="C254" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D254" s="6" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="E254" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F254" s="6" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="G254" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H254" s="6" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I254" s="6" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J254" s="6" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K254" s="7" t="s">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255" spans="1:11">
+      <x:c r="A255" s="11" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="B255" s="12" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="C255" s="12" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="D255" s="12" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="E255" s="12" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F255" s="12" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="G255" s="12" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H255" s="12" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I255" s="12" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J255" s="12" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="K255" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>نتائج البحث</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Area</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>