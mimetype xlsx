--- v0 (2026-07-28)
+++ v1 (2026-09-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015a5866335a4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ea0af15adb0427da875a184d83d1d03.psmdcp" Id="Rc9a817475453474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcedd0ab92dce4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bea8ad0cc4b4f77adbf80240a006a5c.psmdcp" Id="R0e37c12afd8546ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="نتائج البحث" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>العنوان</x:t>
   </x:si>
   <x:si>
     <x:t>المؤلف</x:t>
   </x:si>
   <x:si>
@@ -2944,66 +2944,54 @@
   <x:si>
     <x:t>دلائل التوثيق المبكر للسنة والحديث</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتور امتياز احمد</x:t>
   </x:si>
   <x:si>
     <x:t>دمشق , سوريا : دار قتيبة للطباعة والنشر والتوزيع , 2010م</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
     <x:t>دور الشيعة في الحديث والرجال نشاة وتطورا</x:t>
   </x:si>
   <x:si>
     <x:t>الفقيه جعفر السبحاني</x:t>
   </x:si>
   <x:si>
     <x:t>قم , ايران : موسسة الامام الصادق عليه السلام , 1431 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>74</x:t>
   </x:si>
   <x:si>
-    <x:t>رؤية في منهجية التفسير مقاصد السنة في الذكر الحكيم</x:t>
-[...14 lines deleted...]
-    <x:t>تقريظ الحاج الشيخ بهاء الدين محلاتى</x:t>
+    <x:t>راهنمای بهشتی</x:t>
+  </x:si>
+  <x:si>
+    <x:t>بانو فرخنده بهشتی</x:t>
   </x:si>
   <x:si>
     <x:t>446</x:t>
   </x:si>
   <x:si>
     <x:t>رد الحديث من جهة المتن دراسة في مناهج المحدثين والاصوليين</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتور معتز الخطيب</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : الشبكة العربية للابحاث والنشر , 2011م</x:t>
   </x:si>
   <x:si>
     <x:t>160</x:t>
   </x:si>
   <x:si>
     <x:t>رسائل في دراية الحديث</x:t>
   </x:si>
   <x:si>
     <x:t>ابو الفضل حافظيان البابلي واخرون</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : دار الحديث للطباعة والنشر , 2011م</x:t>
   </x:si>
@@ -3268,77 +3256,74 @@
   <x:si>
     <x:t>ابي عبد الرحمن احمد بن شعيب علي النسائي ، ولد 215 هـ توفي 303 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : المكتبة التوفيقية , 2014م</x:t>
   </x:si>
   <x:si>
     <x:t>497</x:t>
   </x:si>
   <x:si>
     <x:t>سه رساله در علم رجال</x:t>
   </x:si>
   <x:si>
     <x:t>اعداد ومراجعة الدكتور سيد جلال الدين محدث ارموي</x:t>
   </x:si>
   <x:si>
     <x:t>طهران ، ايران : انتشارات دانشكاه ، 1344 هـتص</x:t>
   </x:si>
   <x:si>
     <x:t>401</x:t>
   </x:si>
   <x:si>
     <x:t>سير حديث در اسلام</x:t>
   </x:si>
   <x:si>
-    <x:t>السيد احمد ميرخاني</x:t>
-[...2 lines deleted...]
-    <x:t>ايران : انتشارات كنجينه</x:t>
+    <x:t>سيد احمد ميرخانی</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ايران : انتشارات گنجينه</x:t>
   </x:si>
   <x:si>
     <x:t>485</x:t>
   </x:si>
   <x:si>
     <x:t>سيرى در صحيحين</x:t>
   </x:si>
   <x:si>
     <x:t>محمد صادق نجمي</x:t>
   </x:si>
   <x:si>
-    <x:t>قم ، ايران : جابخانه مهر استوار ، 1351 هـ</x:t>
+    <x:t>قم ، ايران : چاپخانه مهر استوار ، 1351 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>409</x:t>
   </x:si>
   <x:si>
     <x:t>سيري در صحيحين</x:t>
   </x:si>
   <x:si>
-    <x:t>محمد صادق نحمبى</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>شبهات حول السنة</x:t>
   </x:si>
   <x:si>
     <x:t>عبد الرزاق عفيفي</x:t>
   </x:si>
   <x:si>
     <x:t>السعودية : وزارة الشؤون الاسلامية والاوقاف , 1426 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>307</x:t>
   </x:si>
   <x:si>
     <x:t>شبهات حول صحيح الامام البخاري والرد عليه</x:t>
   </x:si>
   <x:si>
     <x:t>الدكتور احمد رزق درويش</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة , مصر : الازهر الشريف الرواق الازهري الشؤون العلمية ، 2017 م</x:t>
   </x:si>
   <x:si>
     <x:t>382</x:t>
   </x:si>
   <x:si>
     <x:t>شرح اصول الكافي</x:t>
@@ -3670,75 +3655,69 @@
   <x:si>
     <x:t>طرق حديث من كذب علي متعمدا</x:t>
   </x:si>
   <x:si>
     <x:t>الحافظ ابو القاسم سليمان بن احمد بن ايوب الطبراني ، ولد 260 هـ توفي 360هـ</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت ، لبنان : المكتب الاسلامي , 1990م</x:t>
   </x:si>
   <x:si>
     <x:t>443</x:t>
   </x:si>
   <x:si>
     <x:t>ظفر الاماني بشرح مختصر السيد الشريف الجرجاني في مصطلح الحديث للامام  الشيخ محمد عبد الحي اللكنوي الهندي ولد سنة 1264 وتوفي سنة 1204هـ اعتنى به عبد الفتاح ابو غدة ولد سنة 1226 وتوفي سنة 1417هـ ومعه للمعتني به اخطاء الدكتور تقي الدين الندوي في تحقيق كتاب ظفر الاماني للكنوي</x:t>
   </x:si>
   <x:si>
     <x:t>الامام محمد عبد الحي اللكنوي الهندي ، ولد 1264 هـ توفي 1304 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>القاهرة, مصر : دار السلام للطباعة والنشر والتوزيع, 1438هـ</x:t>
   </x:si>
   <x:si>
     <x:t>346</x:t>
   </x:si>
   <x:si>
-    <x:t>عبقات الانوار</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>عجائب الكلام والكتابة</x:t>
   </x:si>
   <x:si>
     <x:t>عبد الرسول زين الدين</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : مؤسسة البلاغ للطباعة والنشر والتوزيع , 2004م</x:t>
   </x:si>
   <x:si>
     <x:t>222</x:t>
   </x:si>
   <x:si>
-    <x:t>عدد جهل</x:t>
-[...5 lines deleted...]
-    <x:t>طهران ، ايران : خيابان بوذر جمهرى ، 1390 هـ</x:t>
+    <x:t>عدد چهل</x:t>
+  </x:si>
+  <x:si>
+    <x:t>الميرزا احمد المقدسی الزنجانی</x:t>
+  </x:si>
+  <x:si>
+    <x:t>تهران ، ايران : خيابان بوذر جمهرى ، 1390 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>486</x:t>
   </x:si>
   <x:si>
     <x:t>علل الشرايع للشيخ الصدوق</x:t>
   </x:si>
   <x:si>
     <x:t>225</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت ، لبنان : دار احياء التراث العربي ، 1966م</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت ، لبنان : مؤسسة الاعلمي للمطبوعات ، 1988م</x:t>
   </x:si>
   <x:si>
     <x:t>النجف الاشرف ، العراق : المكتبة الحيدرية ، 1963م</x:t>
   </x:si>
   <x:si>
     <x:t>قم ، ايران : مكتبة الطباطبائي</x:t>
   </x:si>
   <x:si>
     <x:t>F</x:t>
   </x:si>
@@ -4213,57 +4192,57 @@
   <x:si>
     <x:t>كتاب الوصية من الاصول الروائية المعتبرة</x:t>
   </x:si>
   <x:si>
     <x:t>رواية عيسى بن المستفاد ابي موسى البجلي الضرير عن الامام موسى بن جعفر عليه السلام</x:t>
   </x:si>
   <x:si>
     <x:t>مشهد , ايران : المكتبة المتخصصة بامير المؤمنين علي عليه السلام  , 1429هـ</x:t>
   </x:si>
   <x:si>
     <x:t>252</x:t>
   </x:si>
   <x:si>
     <x:t>كتاب تاويل مختلف الحديث في الرد على اعداء اهل الحديث والجمع بين الاخبار التي ادعوا عليها التناقض و...</x:t>
   </x:si>
   <x:si>
     <x:t>الامام ابو قتيبة الدينوري ، توفي 276 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>بيروت , لبنان : عالم الكتب للطباعة والنشر والتوزيع</x:t>
   </x:si>
   <x:si>
     <x:t>188</x:t>
   </x:si>
   <x:si>
-    <x:t>كتاب خرد وسباه او</x:t>
-[...5 lines deleted...]
-    <x:t>انتشارات كليني , 1372هـ . ش</x:t>
+    <x:t>كتاب خرد وسپاه او</x:t>
+  </x:si>
+  <x:si>
+    <x:t>محمد باقر مدرس بستان ابادی</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ایران : انتشارات كلينی , 1372هـ . ش</x:t>
   </x:si>
   <x:si>
     <x:t>448</x:t>
   </x:si>
   <x:si>
     <x:t>كتاب قواعد الدراية</x:t>
   </x:si>
   <x:si>
     <x:t>الشيخ مصطفى النوراني</x:t>
   </x:si>
   <x:si>
     <x:t>موسسة مكتب اهل البيت ع , 1411 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>152</x:t>
   </x:si>
   <x:si>
     <x:t>كتاب مدينة العلم</x:t>
   </x:si>
   <x:si>
     <x:t>الشيخ الصدوق محمد بن علي بن الحسين ، توفي 381هـ</x:t>
   </x:si>
   <x:si>
     <x:t>كربلاء المقدسة , العراق : مكتبة ودار مخطوطات العتبة العباسية المقدسة , 2016م</x:t>
   </x:si>
@@ -5050,57 +5029,57 @@
   <x:si>
     <x:t>طهران ، ايران : مكتبة الصدوق : 1349 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>السيد جواد المصطفوى الخراساني</x:t>
   </x:si>
   <x:si>
     <x:t>طهران ، ايران : مكتبة الصدوق ، 1349 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>مقابس الهداية في علم الدراية</x:t>
   </x:si>
   <x:si>
     <x:t>الشيخ  عبد الله المامقاني ، ولد 1290هـ توفي 1351هـ</x:t>
   </x:si>
   <x:si>
     <x:t>9789643972752</x:t>
   </x:si>
   <x:si>
     <x:t>قم , ايران : دليل ما , 1428 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>345</x:t>
   </x:si>
   <x:si>
-    <x:t>مقالة وحديث</x:t>
+    <x:t>مقاله وحديث</x:t>
   </x:si>
   <x:si>
     <x:t>سيد محمد كاظم صدر السادات دزفولى</x:t>
   </x:si>
   <x:si>
-    <x:t>قم , ايران : جابخانة علمية , 1380هـ</x:t>
+    <x:t>قم , ايران : چاپخانه علميه , 1380 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>434</x:t>
   </x:si>
   <x:si>
     <x:t>مقباس الهداية في علم الدراية</x:t>
   </x:si>
   <x:si>
     <x:t>الشيخ عبد الله المامقاني ، ولد 1290 هـ توفي 1351 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>9783972752</x:t>
   </x:si>
   <x:si>
     <x:t>قم , ايران : منشورات دليل ما , 1428 هـ</x:t>
   </x:si>
   <x:si>
     <x:t>61</x:t>
   </x:si>
   <x:si>
     <x:t>الطبعة الاولى المختصرة</x:t>
   </x:si>
   <x:si>
     <x:t>قم ، ايران : مؤسسة ال البيت عليهم السلام لاحياء التراث ، 1411 هـ</x:t>
   </x:si>
@@ -6311,51 +6290,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:K590"/>
+  <x:dimension ref="A1:K588"/>
   <x:sheetViews>
     <x:sheetView rightToLeft="1" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="255" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="157.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="15.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="101.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="19.424911" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="15.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="7.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="52.710625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="6.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="34.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:11">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
@@ -16458,5386 +16437,5386 @@
       </x:c>
       <x:c r="H289" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I289" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J289" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K289" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:11" s="1" customFormat="1">
       <x:c r="A290" s="5" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="B290" s="6" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C290" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D290" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E290" s="6" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="F290" s="6" t="s">
         <x:v>980</x:v>
       </x:c>
-      <x:c r="E290" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G290" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H290" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I290" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J290" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K290" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:11">
       <x:c r="A291" s="8" t="s">
+        <x:v>981</x:v>
+      </x:c>
+      <x:c r="B291" s="9" t="s">
         <x:v>982</x:v>
       </x:c>
-      <x:c r="B291" s="9" t="s">
+      <x:c r="C291" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D291" s="9" t="s">
         <x:v>983</x:v>
       </x:c>
-      <x:c r="C291" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E291" s="9" t="s">
-        <x:v>923</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F291" s="9" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="G291" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H291" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I291" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J291" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K291" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:11" s="1" customFormat="1">
       <x:c r="A292" s="5" t="s">
-        <x:v>985</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="B292" s="6" t="s">
-        <x:v>986</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="C292" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D292" s="6" t="s">
-        <x:v>987</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="E292" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F292" s="6" t="s">
-        <x:v>988</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="G292" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H292" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I292" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J292" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K292" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:11">
       <x:c r="A293" s="8" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="B293" s="9" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C293" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D293" s="9" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="E293" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F293" s="9" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="G293" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H293" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I293" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J293" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K293" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:11" s="1" customFormat="1">
       <x:c r="A294" s="5" t="s">
-        <x:v>989</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="B294" s="6" t="s">
-        <x:v>990</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="C294" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D294" s="6" t="s">
-        <x:v>991</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E294" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F294" s="6" t="s">
-        <x:v>992</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="G294" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H294" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I294" s="6" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J294" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K294" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:11">
       <x:c r="A295" s="8" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="B295" s="9" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C295" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D295" s="9" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="E295" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F295" s="9" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="G295" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H295" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I295" s="9" t="s">
-        <x:v>70</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J295" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K295" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:11" s="1" customFormat="1">
       <x:c r="A296" s="5" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="B296" s="6" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="C296" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D296" s="6" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="E296" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F296" s="6" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="G296" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H296" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I296" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J296" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K296" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:11">
       <x:c r="A297" s="8" t="s">
-        <x:v>997</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="B297" s="9" t="s">
-        <x:v>998</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C297" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D297" s="9" t="s">
-        <x:v>999</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E297" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F297" s="9" t="s">
-        <x:v>1000</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="G297" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H297" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I297" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J297" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K297" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:11" s="1" customFormat="1">
       <x:c r="A298" s="5" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="B298" s="6" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="C298" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D298" s="6" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="E298" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F298" s="6" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="G298" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H298" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I298" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J298" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K298" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:11">
       <x:c r="A299" s="8" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="B299" s="9" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C299" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D299" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E299" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F299" s="9" t="s">
         <x:v>1003</x:v>
       </x:c>
-      <x:c r="E299" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="F299" s="9" t="s">
+      <x:c r="G299" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H299" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I299" s="9" t="s">
         <x:v>1004</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="J299" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K299" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:11" s="1" customFormat="1">
       <x:c r="A300" s="5" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="B300" s="6" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C300" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D300" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E300" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F300" s="6" t="s">
-        <x:v>1007</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="G300" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H300" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I300" s="6" t="s">
-        <x:v>1008</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J300" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K300" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:11">
       <x:c r="A301" s="8" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="B301" s="9" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C301" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D301" s="9" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="E301" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F301" s="9" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="G301" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H301" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I301" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J301" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K301" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:11" s="1" customFormat="1">
       <x:c r="A302" s="5" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="B302" s="6" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="C302" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D302" s="6" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="E302" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F302" s="6" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="G302" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H302" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I302" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J302" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K302" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:11">
       <x:c r="A303" s="8" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="B303" s="9" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C303" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D303" s="9" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="E303" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F303" s="9" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="G303" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H303" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I303" s="9" t="s">
-        <x:v>193</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J303" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K303" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:11" s="1" customFormat="1">
       <x:c r="A304" s="5" t="s">
+        <x:v>1017</x:v>
+      </x:c>
+      <x:c r="B304" s="6" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="C304" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D304" s="6" t="s">
         <x:v>1021</x:v>
       </x:c>
-      <x:c r="B304" s="6" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E304" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F304" s="6" t="s">
-        <x:v>1024</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G304" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H304" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I304" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J304" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K304" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:11">
       <x:c r="A305" s="8" t="s">
-        <x:v>1021</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="B305" s="9" t="s">
+        <x:v>1018</x:v>
+      </x:c>
+      <x:c r="C305" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D305" s="9" t="s">
         <x:v>1022</x:v>
       </x:c>
-      <x:c r="C305" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E305" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F305" s="9" t="s">
-        <x:v>1024</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G305" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H305" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I305" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J305" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K305" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:11" s="1" customFormat="1">
       <x:c r="A306" s="5" t="s">
-        <x:v>1021</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="B306" s="6" t="s">
-        <x:v>1022</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="C306" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="D306" s="6" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="E306" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F306" s="6" t="s">
-        <x:v>1024</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="G306" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H306" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I306" s="6" t="s">
-        <x:v>193</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J306" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K306" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:11">
       <x:c r="A307" s="8" t="s">
+        <x:v>1023</x:v>
+      </x:c>
+      <x:c r="B307" s="9" t="s">
+        <x:v>1024</x:v>
+      </x:c>
+      <x:c r="C307" s="9" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="D307" s="9" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="E307" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F307" s="9" t="s">
         <x:v>1027</x:v>
       </x:c>
-      <x:c r="B307" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G307" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H307" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I307" s="9" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J307" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K307" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:11" s="1" customFormat="1">
       <x:c r="A308" s="5" t="s">
-        <x:v>1027</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="B308" s="6" t="s">
-        <x:v>1028</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="C308" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D308" s="6" t="s">
         <x:v>1032</x:v>
       </x:c>
-      <x:c r="D308" s="6" t="s">
+      <x:c r="E308" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F308" s="6" t="s">
         <x:v>1033</x:v>
       </x:c>
-      <x:c r="E308" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G308" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H308" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I308" s="6" t="s">
-        <x:v>70</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J308" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K308" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:11">
       <x:c r="A309" s="8" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="B309" s="9" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C309" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D309" s="9" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="E309" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F309" s="9" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="G309" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H309" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I309" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J309" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K309" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:11" s="1" customFormat="1">
       <x:c r="A310" s="5" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="B310" s="6" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C310" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D310" s="6" t="s">
+        <x:v>1036</x:v>
+      </x:c>
+      <x:c r="E310" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F310" s="6" t="s">
         <x:v>1039</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1041</x:v>
       </x:c>
       <x:c r="G310" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H310" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I310" s="6" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J310" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K310" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:11">
       <x:c r="A311" s="8" t="s">
+        <x:v>1040</x:v>
+      </x:c>
+      <x:c r="B311" s="9" t="s">
+        <x:v>1041</x:v>
+      </x:c>
+      <x:c r="C311" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D311" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E311" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F311" s="9" t="s">
         <x:v>1042</x:v>
       </x:c>
-      <x:c r="B311" s="9" t="s">
-[...11 lines deleted...]
-      <x:c r="F311" s="9" t="s">
+      <x:c r="G311" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H311" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I311" s="9" t="s">
         <x:v>1043</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="J311" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K311" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:11" s="1" customFormat="1">
       <x:c r="A312" s="5" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="B312" s="6" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="C312" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D312" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E312" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F312" s="6" t="s">
-        <x:v>1046</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="G312" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H312" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I312" s="6" t="s">
-        <x:v>1047</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J312" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K312" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:11">
       <x:c r="A313" s="8" t="s">
-        <x:v>1048</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="B313" s="9" t="s">
-        <x:v>1049</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="C313" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D313" s="9" t="s">
-        <x:v>1050</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E313" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F313" s="9" t="s">
-        <x:v>1051</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="G313" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H313" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I313" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J313" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K313" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:11" s="1" customFormat="1">
       <x:c r="A314" s="5" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="B314" s="6" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C314" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D314" s="6" t="s">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="E314" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F314" s="6" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="G314" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H314" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I314" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J314" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K314" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:11">
       <x:c r="A315" s="8" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="B315" s="9" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C315" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D315" s="9" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="E315" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F315" s="9" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="G315" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H315" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I315" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J315" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K315" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:11" s="1" customFormat="1">
       <x:c r="A316" s="5" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="B316" s="6" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C316" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D316" s="6" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E316" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F316" s="6" t="s">
         <x:v>1058</x:v>
       </x:c>
-      <x:c r="E316" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G316" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H316" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I316" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J316" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K316" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:11">
       <x:c r="A317" s="8" t="s">
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="B317" s="9" t="s">
         <x:v>1060</x:v>
       </x:c>
-      <x:c r="B317" s="9" t="s">
+      <x:c r="C317" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D317" s="9" t="s">
         <x:v>1061</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
       <x:c r="E317" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F317" s="9" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="G317" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H317" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I317" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J317" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K317" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:11" s="1" customFormat="1">
       <x:c r="A318" s="5" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="B318" s="6" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="C318" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="D318" s="6" t="s">
-        <x:v>1065</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="E318" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F318" s="6" t="s">
-        <x:v>1066</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="G318" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H318" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I318" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J318" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K318" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:11">
       <x:c r="A319" s="8" t="s">
-        <x:v>1067</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="B319" s="9" t="s">
-        <x:v>1068</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="C319" s="9" t="s">
-        <x:v>1069</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="D319" s="9" t="s">
-        <x:v>1070</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="E319" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F319" s="9" t="s">
-        <x:v>1071</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="G319" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H319" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I319" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J319" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K319" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:11" s="1" customFormat="1">
       <x:c r="A320" s="5" t="s">
+        <x:v>1068</x:v>
+      </x:c>
+      <x:c r="B320" s="6" t="s">
+        <x:v>1069</x:v>
+      </x:c>
+      <x:c r="C320" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D320" s="6" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="E320" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F320" s="6" t="s">
         <x:v>1072</x:v>
       </x:c>
-      <x:c r="B320" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G320" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H320" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I320" s="6" t="s">
-        <x:v>476</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J320" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K320" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:11">
       <x:c r="A321" s="8" t="s">
-        <x:v>1072</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="B321" s="9" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="C321" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D321" s="9" t="s">
-        <x:v>1011</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E321" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F321" s="9" t="s">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="G321" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H321" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I321" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J321" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K321" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:11" s="1" customFormat="1">
       <x:c r="A322" s="5" t="s">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="B322" s="6" t="s">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C322" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D322" s="6" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="E322" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F322" s="6" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="G322" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H322" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I322" s="6" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J322" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K322" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:11">
       <x:c r="A323" s="8" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="B323" s="9" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C323" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D323" s="9" t="s">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="E323" s="9" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="F323" s="9" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="G323" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H323" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I323" s="9" t="s">
-        <x:v>103</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J323" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K323" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:11" s="1" customFormat="1">
       <x:c r="A324" s="5" t="s">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="B324" s="6" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C324" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D324" s="6" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="E324" s="6" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="F324" s="6" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="G324" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H324" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I324" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J324" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K324" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:11">
       <x:c r="A325" s="8" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="B325" s="9" t="s">
-        <x:v>1090</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="C325" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D325" s="9" t="s">
-        <x:v>1091</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="E325" s="9" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="F325" s="9" t="s">
-        <x:v>1092</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="G325" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H325" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I325" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J325" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K325" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:11" s="1" customFormat="1">
       <x:c r="A326" s="5" t="s">
+        <x:v>1090</x:v>
+      </x:c>
+      <x:c r="B326" s="6" t="s">
+        <x:v>1091</x:v>
+      </x:c>
+      <x:c r="C326" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D326" s="6" t="s">
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="E326" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F326" s="6" t="s">
         <x:v>1093</x:v>
       </x:c>
-      <x:c r="B326" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G326" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H326" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I326" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J326" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K326" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:11">
       <x:c r="A327" s="8" t="s">
+        <x:v>1094</x:v>
+      </x:c>
+      <x:c r="B327" s="9" t="s">
         <x:v>1095</x:v>
       </x:c>
-      <x:c r="B327" s="9" t="s">
+      <x:c r="C327" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D327" s="9" t="s">
         <x:v>1096</x:v>
       </x:c>
-      <x:c r="C327" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D327" s="9" t="s">
+      <x:c r="E327" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F327" s="9" t="s">
         <x:v>1097</x:v>
       </x:c>
-      <x:c r="E327" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G327" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H327" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I327" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J327" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K327" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:11" s="1" customFormat="1">
       <x:c r="A328" s="5" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="B328" s="6" t="s">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="B328" s="6" t="s">
+      <x:c r="C328" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D328" s="6" t="s">
         <x:v>1100</x:v>
       </x:c>
-      <x:c r="C328" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D328" s="6" t="s">
+      <x:c r="E328" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F328" s="6" t="s">
         <x:v>1101</x:v>
       </x:c>
-      <x:c r="E328" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="F328" s="6" t="s">
+      <x:c r="G328" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H328" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I328" s="6" t="s">
         <x:v>1102</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="J328" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K328" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:11">
       <x:c r="A329" s="8" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="B329" s="9" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="C329" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D329" s="9" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="E329" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F329" s="9" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="G329" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H329" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I329" s="9" t="s">
-        <x:v>1107</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J329" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K329" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:11" s="1" customFormat="1">
       <x:c r="A330" s="5" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="B330" s="6" t="s">
         <x:v>1108</x:v>
       </x:c>
-      <x:c r="B330" s="6" t="s">
+      <x:c r="C330" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D330" s="6" t="s">
         <x:v>1109</x:v>
       </x:c>
-      <x:c r="C330" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D330" s="6" t="s">
+      <x:c r="E330" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F330" s="6" t="s">
         <x:v>1110</x:v>
       </x:c>
-      <x:c r="E330" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G330" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H330" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I330" s="6" t="s">
-        <x:v>116</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J330" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K330" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:11">
       <x:c r="A331" s="8" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="B331" s="9" t="s">
         <x:v>1112</x:v>
       </x:c>
-      <x:c r="B331" s="9" t="s">
+      <x:c r="C331" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D331" s="9" t="s">
         <x:v>1113</x:v>
       </x:c>
-      <x:c r="C331" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D331" s="9" t="s">
+      <x:c r="E331" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F331" s="9" t="s">
         <x:v>1114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1115</x:v>
       </x:c>
       <x:c r="G331" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H331" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I331" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J331" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K331" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:11" s="1" customFormat="1">
       <x:c r="A332" s="5" t="s">
+        <x:v>1115</x:v>
+      </x:c>
+      <x:c r="B332" s="6" t="s">
         <x:v>1116</x:v>
       </x:c>
-      <x:c r="B332" s="6" t="s">
+      <x:c r="C332" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D332" s="6" t="s">
         <x:v>1117</x:v>
       </x:c>
-      <x:c r="C332" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D332" s="6" t="s">
+      <x:c r="E332" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F332" s="6" t="s">
         <x:v>1118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1119</x:v>
       </x:c>
       <x:c r="G332" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H332" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I332" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J332" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K332" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:11">
       <x:c r="A333" s="8" t="s">
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="B333" s="9" t="s">
         <x:v>1120</x:v>
       </x:c>
-      <x:c r="B333" s="9" t="s">
+      <x:c r="C333" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D333" s="9" t="s">
         <x:v>1121</x:v>
       </x:c>
-      <x:c r="C333" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D333" s="9" t="s">
+      <x:c r="E333" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F333" s="9" t="s">
         <x:v>1122</x:v>
       </x:c>
-      <x:c r="E333" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G333" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H333" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I333" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J333" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K333" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:11" s="1" customFormat="1">
       <x:c r="A334" s="5" t="s">
+        <x:v>1123</x:v>
+      </x:c>
+      <x:c r="B334" s="6" t="s">
         <x:v>1124</x:v>
       </x:c>
-      <x:c r="B334" s="6" t="s">
+      <x:c r="C334" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D334" s="6" t="s">
         <x:v>1125</x:v>
       </x:c>
-      <x:c r="C334" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D334" s="6" t="s">
+      <x:c r="E334" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F334" s="6" t="s">
         <x:v>1126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1127</x:v>
       </x:c>
       <x:c r="G334" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H334" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I334" s="6" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J334" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K334" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:11">
       <x:c r="A335" s="8" t="s">
+        <x:v>1127</x:v>
+      </x:c>
+      <x:c r="B335" s="9" t="s">
         <x:v>1128</x:v>
       </x:c>
-      <x:c r="B335" s="9" t="s">
+      <x:c r="C335" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D335" s="9" t="s">
         <x:v>1129</x:v>
       </x:c>
-      <x:c r="C335" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D335" s="9" t="s">
+      <x:c r="E335" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F335" s="9" t="s">
         <x:v>1130</x:v>
       </x:c>
-      <x:c r="E335" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G335" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H335" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I335" s="9" t="s">
-        <x:v>116</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J335" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K335" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:11" s="1" customFormat="1">
       <x:c r="A336" s="5" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="B336" s="6" t="s">
         <x:v>1132</x:v>
       </x:c>
-      <x:c r="B336" s="6" t="s">
+      <x:c r="C336" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D336" s="6" t="s">
         <x:v>1133</x:v>
       </x:c>
-      <x:c r="C336" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D336" s="6" t="s">
+      <x:c r="E336" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F336" s="6" t="s">
         <x:v>1134</x:v>
       </x:c>
-      <x:c r="E336" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="F336" s="6" t="s">
+      <x:c r="G336" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H336" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I336" s="6" t="s">
         <x:v>1135</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="J336" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K336" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:11">
       <x:c r="A337" s="8" t="s">
+        <x:v>1131</x:v>
+      </x:c>
+      <x:c r="B337" s="9" t="s">
         <x:v>1136</x:v>
       </x:c>
-      <x:c r="B337" s="9" t="s">
+      <x:c r="C337" s="9" t="s">
         <x:v>1137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="D337" s="9" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="E337" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F337" s="9" t="s">
-        <x:v>1139</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G337" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H337" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I337" s="9" t="s">
-        <x:v>1140</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J337" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K337" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:11" s="1" customFormat="1">
       <x:c r="A338" s="5" t="s">
-        <x:v>1136</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="B338" s="6" t="s">
-        <x:v>1141</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="C338" s="6" t="s">
-        <x:v>1142</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D338" s="6" t="s">
-        <x:v>1143</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="E338" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F338" s="6" t="s">
-        <x:v>1139</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G338" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H338" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I338" s="6" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J338" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K338" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:11">
       <x:c r="A339" s="8" t="s">
-        <x:v>1136</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="B339" s="9" t="s">
-        <x:v>1137</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="C339" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D339" s="9" t="s">
-        <x:v>1144</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E339" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F339" s="9" t="s">
-        <x:v>1139</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="G339" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H339" s="9" t="s">
-        <x:v>137</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I339" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J339" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K339" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:11" s="1" customFormat="1">
       <x:c r="A340" s="5" t="s">
+        <x:v>1144</x:v>
+      </x:c>
+      <x:c r="B340" s="6" t="s">
         <x:v>1145</x:v>
       </x:c>
-      <x:c r="B340" s="6" t="s">
+      <x:c r="C340" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D340" s="6" t="s">
         <x:v>1146</x:v>
       </x:c>
-      <x:c r="C340" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D340" s="6" t="s">
+      <x:c r="E340" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F340" s="6" t="s">
         <x:v>1147</x:v>
       </x:c>
-      <x:c r="E340" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G340" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H340" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I340" s="6" t="s">
-        <x:v>116</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J340" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K340" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:11">
       <x:c r="A341" s="8" t="s">
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="B341" s="9" t="s">
         <x:v>1149</x:v>
       </x:c>
-      <x:c r="B341" s="9" t="s">
+      <x:c r="C341" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D341" s="9" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E341" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F341" s="9" t="s">
         <x:v>1150</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1152</x:v>
       </x:c>
       <x:c r="G341" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H341" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I341" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J341" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K341" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:11" s="1" customFormat="1">
       <x:c r="A342" s="5" t="s">
+        <x:v>1151</x:v>
+      </x:c>
+      <x:c r="B342" s="6" t="s">
+        <x:v>1152</x:v>
+      </x:c>
+      <x:c r="C342" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D342" s="6" t="s">
         <x:v>1153</x:v>
       </x:c>
-      <x:c r="B342" s="6" t="s">
+      <x:c r="E342" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F342" s="6" t="s">
         <x:v>1154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1155</x:v>
       </x:c>
       <x:c r="G342" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H342" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I342" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J342" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K342" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:11">
       <x:c r="A343" s="8" t="s">
+        <x:v>1155</x:v>
+      </x:c>
+      <x:c r="B343" s="9" t="s">
         <x:v>1156</x:v>
       </x:c>
-      <x:c r="B343" s="9" t="s">
+      <x:c r="C343" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D343" s="9" t="s">
         <x:v>1157</x:v>
       </x:c>
-      <x:c r="C343" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D343" s="9" t="s">
+      <x:c r="E343" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F343" s="9" t="s">
         <x:v>1158</x:v>
       </x:c>
-      <x:c r="E343" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G343" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H343" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I343" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J343" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K343" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:11" s="1" customFormat="1">
       <x:c r="A344" s="5" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="B344" s="6" t="s">
         <x:v>1160</x:v>
       </x:c>
-      <x:c r="B344" s="6" t="s">
+      <x:c r="C344" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D344" s="6" t="s">
         <x:v>1161</x:v>
       </x:c>
-      <x:c r="C344" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D344" s="6" t="s">
+      <x:c r="E344" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F344" s="6" t="s">
         <x:v>1162</x:v>
       </x:c>
-      <x:c r="E344" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G344" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H344" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I344" s="6" t="s">
-        <x:v>98</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J344" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K344" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:11">
       <x:c r="A345" s="8" t="s">
+        <x:v>1159</x:v>
+      </x:c>
+      <x:c r="B345" s="9" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="C345" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D345" s="9" t="s">
+        <x:v>1163</x:v>
+      </x:c>
+      <x:c r="E345" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F345" s="9" t="s">
+        <x:v>1162</x:v>
+      </x:c>
+      <x:c r="G345" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H345" s="9" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="I345" s="9" t="s">
         <x:v>1164</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
       <x:c r="J345" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K345" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:11" s="1" customFormat="1">
       <x:c r="A346" s="5" t="s">
-        <x:v>1164</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B346" s="6" t="s">
-        <x:v>1165</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="C346" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D346" s="6" t="s">
-        <x:v>1168</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E346" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F346" s="6" t="s">
-        <x:v>1167</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="G346" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H346" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I346" s="6" t="s">
-        <x:v>1169</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J346" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K346" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:11">
       <x:c r="A347" s="8" t="s">
-        <x:v>1164</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="B347" s="9" t="s">
+        <x:v>1160</x:v>
+      </x:c>
+      <x:c r="C347" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D347" s="9" t="s">
         <x:v>1165</x:v>
       </x:c>
-      <x:c r="C347" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E347" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F347" s="9" t="s">
-        <x:v>1167</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="G347" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H347" s="9" t="s">
-        <x:v>137</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I347" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J347" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K347" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:11" s="1" customFormat="1">
       <x:c r="A348" s="5" t="s">
-        <x:v>1164</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="B348" s="6" t="s">
-        <x:v>1165</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C348" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D348" s="6" t="s">
-        <x:v>1170</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E348" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F348" s="6" t="s">
-        <x:v>1167</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="G348" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H348" s="6" t="s">
-        <x:v>227</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I348" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J348" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K348" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:11">
       <x:c r="A349" s="8" t="s">
-        <x:v>1171</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="B349" s="9" t="s">
-        <x:v>1172</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="C349" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D349" s="9" t="s">
-        <x:v>1173</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E349" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F349" s="9" t="s">
-        <x:v>1174</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="G349" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H349" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I349" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J349" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K349" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:11" s="1" customFormat="1">
       <x:c r="A350" s="5" t="s">
+        <x:v>1170</x:v>
+      </x:c>
+      <x:c r="B350" s="6" t="s">
         <x:v>1171</x:v>
       </x:c>
-      <x:c r="B350" s="6" t="s">
+      <x:c r="C350" s="6" t="s">
         <x:v>1172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="D350" s="6" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="E350" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F350" s="6" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="G350" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H350" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I350" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J350" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K350" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:11">
       <x:c r="A351" s="8" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="B351" s="9" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C351" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D351" s="9" t="s">
         <x:v>1176</x:v>
       </x:c>
-      <x:c r="C351" s="9" t="s">
+      <x:c r="E351" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F351" s="9" t="s">
         <x:v>1177</x:v>
       </x:c>
-      <x:c r="D351" s="9" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G351" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H351" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I351" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J351" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K351" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:11" s="1" customFormat="1">
       <x:c r="A352" s="5" t="s">
+        <x:v>1178</x:v>
+      </x:c>
+      <x:c r="B352" s="6" t="s">
+        <x:v>1179</x:v>
+      </x:c>
+      <x:c r="C352" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D352" s="6" t="s">
         <x:v>1180</x:v>
       </x:c>
-      <x:c r="B352" s="6" t="s">
-[...5 lines deleted...]
-      <x:c r="D352" s="6" t="s">
+      <x:c r="E352" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F352" s="6" t="s">
         <x:v>1181</x:v>
       </x:c>
-      <x:c r="E352" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G352" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H352" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I352" s="6" t="s">
-        <x:v>70</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J352" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K352" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:11">
       <x:c r="A353" s="8" t="s">
-        <x:v>1183</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="B353" s="9" t="s">
-        <x:v>1184</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="C353" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D353" s="9" t="s">
-        <x:v>1185</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E353" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F353" s="9" t="s">
-        <x:v>1186</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="G353" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H353" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I353" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J353" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K353" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:11" s="1" customFormat="1">
       <x:c r="A354" s="5" t="s">
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="B354" s="6" t="s">
         <x:v>1183</x:v>
       </x:c>
-      <x:c r="B354" s="6" t="s">
+      <x:c r="C354" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D354" s="6" t="s">
         <x:v>1184</x:v>
       </x:c>
-      <x:c r="C354" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D354" s="6" t="s">
+      <x:c r="E354" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F354" s="6" t="s">
         <x:v>1185</x:v>
       </x:c>
-      <x:c r="E354" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G354" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H354" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I354" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J354" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K354" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:11">
       <x:c r="A355" s="8" t="s">
+        <x:v>1182</x:v>
+      </x:c>
+      <x:c r="B355" s="9" t="s">
+        <x:v>1186</x:v>
+      </x:c>
+      <x:c r="C355" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D355" s="9" t="s">
         <x:v>1187</x:v>
       </x:c>
-      <x:c r="B355" s="9" t="s">
+      <x:c r="E355" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F355" s="9" t="s">
         <x:v>1188</x:v>
       </x:c>
-      <x:c r="C355" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G355" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H355" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I355" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J355" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K355" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:11" s="1" customFormat="1">
       <x:c r="A356" s="5" t="s">
-        <x:v>1187</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="B356" s="6" t="s">
-        <x:v>1191</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="C356" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D356" s="6" t="s">
-        <x:v>1192</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E356" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F356" s="6" t="s">
-        <x:v>1193</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="G356" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H356" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I356" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J356" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K356" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:11">
       <x:c r="A357" s="8" t="s">
-        <x:v>1187</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="B357" s="9" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="C357" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D357" s="9" t="s">
-        <x:v>1194</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E357" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F357" s="9" t="s">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="G357" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H357" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I357" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J357" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K357" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:11" s="1" customFormat="1">
       <x:c r="A358" s="5" t="s">
+        <x:v>1194</x:v>
+      </x:c>
+      <x:c r="B358" s="6" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C358" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D358" s="6" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="E358" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F358" s="6" t="s">
         <x:v>1195</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1198</x:v>
       </x:c>
       <x:c r="G358" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H358" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I358" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J358" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K358" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:11">
       <x:c r="A359" s="8" t="s">
+        <x:v>1196</x:v>
+      </x:c>
+      <x:c r="B359" s="9" t="s">
+        <x:v>1197</x:v>
+      </x:c>
+      <x:c r="C359" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D359" s="9" t="s">
+        <x:v>1198</x:v>
+      </x:c>
+      <x:c r="E359" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F359" s="9" t="s">
         <x:v>1199</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1200</x:v>
       </x:c>
       <x:c r="G359" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H359" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I359" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J359" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K359" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:11" s="1" customFormat="1">
       <x:c r="A360" s="5" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B360" s="6" t="s">
         <x:v>1201</x:v>
       </x:c>
-      <x:c r="B360" s="6" t="s">
+      <x:c r="C360" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D360" s="6" t="s">
         <x:v>1202</x:v>
       </x:c>
-      <x:c r="C360" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D360" s="6" t="s">
+      <x:c r="E360" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F360" s="6" t="s">
         <x:v>1203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1204</x:v>
       </x:c>
       <x:c r="G360" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H360" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I360" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J360" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K360" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:11">
       <x:c r="A361" s="8" t="s">
+        <x:v>1200</x:v>
+      </x:c>
+      <x:c r="B361" s="9" t="s">
+        <x:v>1204</x:v>
+      </x:c>
+      <x:c r="C361" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D361" s="9" t="s">
         <x:v>1205</x:v>
       </x:c>
-      <x:c r="B361" s="9" t="s">
+      <x:c r="E361" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F361" s="9" t="s">
         <x:v>1206</x:v>
       </x:c>
-      <x:c r="C361" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G361" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H361" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I361" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J361" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K361" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:11" s="1" customFormat="1">
       <x:c r="A362" s="5" t="s">
-        <x:v>1205</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="B362" s="6" t="s">
+        <x:v>1208</x:v>
+      </x:c>
+      <x:c r="C362" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D362" s="6" t="s">
         <x:v>1209</x:v>
       </x:c>
-      <x:c r="C362" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D362" s="6" t="s">
+      <x:c r="E362" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F362" s="6" t="s">
         <x:v>1210</x:v>
       </x:c>
-      <x:c r="E362" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G362" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H362" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I362" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J362" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K362" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:11">
       <x:c r="A363" s="8" t="s">
+        <x:v>1211</x:v>
+      </x:c>
+      <x:c r="B363" s="9" t="s">
         <x:v>1212</x:v>
       </x:c>
-      <x:c r="B363" s="9" t="s">
+      <x:c r="C363" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D363" s="9" t="s">
         <x:v>1213</x:v>
       </x:c>
-      <x:c r="C363" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D363" s="9" t="s">
+      <x:c r="E363" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F363" s="9" t="s">
         <x:v>1214</x:v>
       </x:c>
-      <x:c r="E363" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G363" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H363" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I363" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J363" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K363" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:11" s="1" customFormat="1">
       <x:c r="A364" s="5" t="s">
+        <x:v>1215</x:v>
+      </x:c>
+      <x:c r="B364" s="6" t="s">
         <x:v>1216</x:v>
       </x:c>
-      <x:c r="B364" s="6" t="s">
+      <x:c r="C364" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D364" s="6" t="s">
         <x:v>1217</x:v>
       </x:c>
-      <x:c r="C364" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D364" s="6" t="s">
+      <x:c r="E364" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F364" s="6" t="s">
         <x:v>1218</x:v>
       </x:c>
-      <x:c r="E364" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G364" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H364" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I364" s="6" t="s">
-        <x:v>216</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J364" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K364" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:11">
       <x:c r="A365" s="8" t="s">
+        <x:v>1219</x:v>
+      </x:c>
+      <x:c r="B365" s="9" t="s">
         <x:v>1220</x:v>
       </x:c>
-      <x:c r="B365" s="9" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C365" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D365" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="E365" s="9" t="s">
-        <x:v>15</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F365" s="9" t="s">
-        <x:v>1221</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="G365" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H365" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I365" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J365" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K365" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:11" s="1" customFormat="1">
       <x:c r="A366" s="5" t="s">
-        <x:v>1222</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B366" s="6" t="s">
-        <x:v>1223</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C366" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D366" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E366" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F366" s="6" t="s">
         <x:v>1224</x:v>
       </x:c>
-      <x:c r="E366" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G366" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H366" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I366" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J366" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K366" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:11">
       <x:c r="A367" s="8" t="s">
-        <x:v>1226</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B367" s="9" t="s">
-        <x:v>1227</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C367" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D367" s="9" t="s">
-        <x:v>1228</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E367" s="9" t="s">
-        <x:v>923</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F367" s="9" t="s">
-        <x:v>1229</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="G367" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H367" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I367" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J367" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K367" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:11" s="1" customFormat="1">
       <x:c r="A368" s="5" t="s">
-        <x:v>1230</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B368" s="6" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C368" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D368" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E368" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F368" s="6" t="s">
-        <x:v>1231</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="G368" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H368" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I368" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J368" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K368" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:11">
       <x:c r="A369" s="8" t="s">
-        <x:v>1230</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B369" s="9" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C369" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D369" s="9" t="s">
-        <x:v>1232</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="E369" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F369" s="9" t="s">
-        <x:v>1231</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="G369" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H369" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I369" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J369" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K369" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:11" s="1" customFormat="1">
       <x:c r="A370" s="5" t="s">
-        <x:v>1230</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="B370" s="6" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C370" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D370" s="6" t="s">
-        <x:v>1233</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E370" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F370" s="6" t="s">
-        <x:v>1231</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="G370" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H370" s="6" t="s">
-        <x:v>137</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="I370" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J370" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K370" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:11">
       <x:c r="A371" s="8" t="s">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="B371" s="9" t="s">
-        <x:v>359</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C371" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D371" s="9" t="s">
-        <x:v>1234</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E371" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F371" s="9" t="s">
-        <x:v>1231</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="G371" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H371" s="9" t="s">
-        <x:v>620</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I371" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J371" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K371" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:11" s="1" customFormat="1">
       <x:c r="A372" s="5" t="s">
-        <x:v>1230</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="B372" s="6" t="s">
-        <x:v>359</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="C372" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D372" s="6" t="s">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="E372" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F372" s="6" t="s">
-        <x:v>1231</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="G372" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H372" s="6" t="s">
-        <x:v>1236</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I372" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J372" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K372" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:11">
       <x:c r="A373" s="8" t="s">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="B373" s="9" t="s">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="C373" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D373" s="9" t="s">
-        <x:v>1235</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E373" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F373" s="9" t="s">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="G373" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H373" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I373" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J373" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K373" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:11" s="1" customFormat="1">
       <x:c r="A374" s="5" t="s">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="B374" s="6" t="s">
+        <x:v>1234</x:v>
+      </x:c>
+      <x:c r="C374" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D374" s="6" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="E374" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F374" s="6" t="s">
         <x:v>1241</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1243</x:v>
       </x:c>
       <x:c r="G374" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H374" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I374" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J374" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K374" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:11">
       <x:c r="A375" s="8" t="s">
+        <x:v>1242</x:v>
+      </x:c>
+      <x:c r="B375" s="9" t="s">
+        <x:v>1243</x:v>
+      </x:c>
+      <x:c r="C375" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D375" s="9" t="s">
         <x:v>1244</x:v>
       </x:c>
-      <x:c r="B375" s="9" t="s">
+      <x:c r="E375" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F375" s="9" t="s">
         <x:v>1245</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1246</x:v>
       </x:c>
       <x:c r="G375" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H375" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I375" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J375" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K375" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:11" s="1" customFormat="1">
       <x:c r="A376" s="5" t="s">
+        <x:v>1246</x:v>
+      </x:c>
+      <x:c r="B376" s="6" t="s">
         <x:v>1247</x:v>
       </x:c>
-      <x:c r="B376" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C376" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D376" s="6" t="s">
-        <x:v>795</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="E376" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F376" s="6" t="s">
-        <x:v>1248</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="G376" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H376" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I376" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="J376" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K376" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:11">
       <x:c r="A377" s="8" t="s">
-        <x:v>1249</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="B377" s="9" t="s">
-        <x:v>1250</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="C377" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D377" s="9" t="s">
-        <x:v>1251</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="E377" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F377" s="9" t="s">
-        <x:v>1252</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="G377" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H377" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I377" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J377" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K377" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:11" s="1" customFormat="1">
       <x:c r="A378" s="5" t="s">
-        <x:v>1253</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="B378" s="6" t="s">
-        <x:v>1254</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="C378" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D378" s="6" t="s">
-        <x:v>1255</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E378" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F378" s="6" t="s">
-        <x:v>1256</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="G378" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H378" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I378" s="6" t="s">
-        <x:v>1257</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J378" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K378" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:11">
       <x:c r="A379" s="8" t="s">
+        <x:v>1255</x:v>
+      </x:c>
+      <x:c r="B379" s="9" t="s">
+        <x:v>1256</x:v>
+      </x:c>
+      <x:c r="C379" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D379" s="9" t="s">
+        <x:v>1257</x:v>
+      </x:c>
+      <x:c r="E379" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F379" s="9" t="s">
         <x:v>1258</x:v>
       </x:c>
-      <x:c r="B379" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G379" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H379" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I379" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J379" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K379" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:11" s="1" customFormat="1">
       <x:c r="A380" s="5" t="s">
+        <x:v>1259</x:v>
+      </x:c>
+      <x:c r="B380" s="6" t="s">
+        <x:v>1260</x:v>
+      </x:c>
+      <x:c r="C380" s="6" t="s">
+        <x:v>1261</x:v>
+      </x:c>
+      <x:c r="D380" s="6" t="s">
         <x:v>1262</x:v>
       </x:c>
-      <x:c r="B380" s="6" t="s">
+      <x:c r="E380" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F380" s="6" t="s">
         <x:v>1263</x:v>
       </x:c>
-      <x:c r="C380" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G380" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H380" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I380" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J380" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K380" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:11">
       <x:c r="A381" s="8" t="s">
-        <x:v>1262</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="B381" s="9" t="s">
+        <x:v>1264</x:v>
+      </x:c>
+      <x:c r="C381" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D381" s="9" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="E381" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F381" s="9" t="s">
         <x:v>1263</x:v>
       </x:c>
-      <x:c r="C381" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G381" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H381" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I381" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J381" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K381" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:11" s="1" customFormat="1">
       <x:c r="A382" s="5" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="B382" s="6" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="C382" s="6" t="s">
         <x:v>1266</x:v>
       </x:c>
-      <x:c r="B382" s="6" t="s">
+      <x:c r="D382" s="6" t="s">
         <x:v>1267</x:v>
       </x:c>
-      <x:c r="C382" s="6" t="s">
+      <x:c r="E382" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F382" s="6" t="s">
         <x:v>1268</x:v>
       </x:c>
-      <x:c r="D382" s="6" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G382" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H382" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I382" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J382" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K382" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:11">
       <x:c r="A383" s="8" t="s">
+        <x:v>1265</x:v>
+      </x:c>
+      <x:c r="B383" s="9" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="C383" s="9" t="s">
         <x:v>1266</x:v>
       </x:c>
-      <x:c r="B383" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D383" s="9" t="s">
-        <x:v>1011</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E383" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F383" s="9" t="s">
-        <x:v>1270</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="G383" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H383" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I383" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J383" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K383" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:11" s="1" customFormat="1">
       <x:c r="A384" s="5" t="s">
-        <x:v>1272</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B384" s="6" t="s">
-        <x:v>1238</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C384" s="6" t="s">
-        <x:v>1273</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D384" s="6" t="s">
-        <x:v>1274</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E384" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F384" s="6" t="s">
-        <x:v>1275</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="G384" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H384" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I384" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J384" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K384" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:11">
       <x:c r="A385" s="8" t="s">
-        <x:v>1272</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="B385" s="9" t="s">
-        <x:v>1238</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C385" s="9" t="s">
-        <x:v>1273</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="D385" s="9" t="s">
-        <x:v>1276</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E385" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F385" s="9" t="s">
-        <x:v>1275</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="G385" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H385" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I385" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J385" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K385" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:11" s="1" customFormat="1">
       <x:c r="A386" s="5" t="s">
+        <x:v>1271</x:v>
+      </x:c>
+      <x:c r="B386" s="6" t="s">
         <x:v>1272</x:v>
       </x:c>
-      <x:c r="B386" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C386" s="6" t="s">
-        <x:v>1277</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D386" s="6" t="s">
-        <x:v>1276</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E386" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F386" s="6" t="s">
-        <x:v>1275</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G386" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H386" s="6" t="s">
-        <x:v>43</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I386" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J386" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K386" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:11">
       <x:c r="A387" s="8" t="s">
-        <x:v>1272</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="B387" s="9" t="s">
-        <x:v>1238</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="C387" s="9" t="s">
-        <x:v>1273</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="D387" s="9" t="s">
-        <x:v>1276</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="E387" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F387" s="9" t="s">
-        <x:v>1275</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="G387" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H387" s="9" t="s">
-        <x:v>869</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I387" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J387" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K387" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:11" s="1" customFormat="1">
       <x:c r="A388" s="5" t="s">
+        <x:v>1275</x:v>
+      </x:c>
+      <x:c r="B388" s="6" t="s">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="C388" s="6" t="s">
+        <x:v>1280</x:v>
+      </x:c>
+      <x:c r="D388" s="6" t="s">
         <x:v>1278</x:v>
       </x:c>
-      <x:c r="B388" s="6" t="s">
+      <x:c r="E388" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F388" s="6" t="s">
         <x:v>1279</x:v>
       </x:c>
-      <x:c r="C388" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G388" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H388" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I388" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J388" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K388" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:11">
       <x:c r="A389" s="8" t="s">
+        <x:v>1281</x:v>
+      </x:c>
+      <x:c r="B389" s="9" t="s">
         <x:v>1282</x:v>
       </x:c>
-      <x:c r="B389" s="9" t="s">
+      <x:c r="C389" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D389" s="9" t="s">
         <x:v>1283</x:v>
       </x:c>
-      <x:c r="C389" s="9" t="s">
+      <x:c r="E389" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F389" s="9" t="s">
         <x:v>1284</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>1286</x:v>
       </x:c>
       <x:c r="G389" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H389" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I389" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J389" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K389" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:11" s="1" customFormat="1">
       <x:c r="A390" s="5" t="s">
-        <x:v>1282</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="B390" s="6" t="s">
-        <x:v>1283</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="C390" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D390" s="6" t="s">
         <x:v>1287</x:v>
       </x:c>
-      <x:c r="D390" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E390" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F390" s="6" t="s">
-        <x:v>1286</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="G390" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H390" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I390" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J390" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K390" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:11">
       <x:c r="A391" s="8" t="s">
-        <x:v>1288</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="B391" s="9" t="s">
-        <x:v>1289</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="C391" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D391" s="9" t="s">
-        <x:v>1290</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="E391" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F391" s="9" t="s">
-        <x:v>1291</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="G391" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H391" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I391" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J391" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K391" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:11" s="1" customFormat="1">
       <x:c r="A392" s="5" t="s">
-        <x:v>1292</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B392" s="6" t="s">
-        <x:v>1293</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="C392" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D392" s="6" t="s">
-        <x:v>1294</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="E392" s="6" t="s">
-        <x:v>923</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F392" s="6" t="s">
-        <x:v>1295</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G392" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H392" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I392" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J392" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K392" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:11">
       <x:c r="A393" s="8" t="s">
-        <x:v>1296</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="B393" s="9" t="s">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="C393" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D393" s="9" t="s">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="E393" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F393" s="9" t="s">
-        <x:v>1299</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G393" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H393" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I393" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J393" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K393" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:11" s="1" customFormat="1">
       <x:c r="A394" s="5" t="s">
+        <x:v>1299</x:v>
+      </x:c>
+      <x:c r="B394" s="6" t="s">
+        <x:v>1297</x:v>
+      </x:c>
+      <x:c r="C394" s="6" t="s">
         <x:v>1300</x:v>
       </x:c>
-      <x:c r="B394" s="6" t="s">
+      <x:c r="D394" s="6" t="s">
         <x:v>1301</x:v>
       </x:c>
-      <x:c r="C394" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E394" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F394" s="6" t="s">
-        <x:v>1303</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G394" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H394" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I394" s="6" t="s">
-        <x:v>70</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J394" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K394" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:11">
       <x:c r="A395" s="8" t="s">
-        <x:v>1300</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="B395" s="9" t="s">
+        <x:v>1303</x:v>
+      </x:c>
+      <x:c r="C395" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D395" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E395" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F395" s="9" t="s">
         <x:v>1304</x:v>
       </x:c>
-      <x:c r="C395" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G395" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H395" s="9" t="s">
-        <x:v>137</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I395" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J395" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K395" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:11" s="1" customFormat="1">
       <x:c r="A396" s="5" t="s">
+        <x:v>1305</x:v>
+      </x:c>
+      <x:c r="B396" s="6" t="s">
         <x:v>1306</x:v>
       </x:c>
-      <x:c r="B396" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C396" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D396" s="6" t="s">
         <x:v>1307</x:v>
       </x:c>
-      <x:c r="D396" s="6" t="s">
+      <x:c r="E396" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F396" s="6" t="s">
         <x:v>1308</x:v>
       </x:c>
-      <x:c r="E396" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G396" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H396" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I396" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J396" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K396" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:11">
       <x:c r="A397" s="8" t="s">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="B397" s="9" t="s">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="C397" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="D397" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E397" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F397" s="9" t="s">
-        <x:v>1311</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="G397" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H397" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I397" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J397" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K397" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:11" s="1" customFormat="1">
       <x:c r="A398" s="5" t="s">
-        <x:v>1312</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="B398" s="6" t="s">
-        <x:v>1313</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="C398" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D398" s="6" t="s">
-        <x:v>1314</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E398" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F398" s="6" t="s">
-        <x:v>1315</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="G398" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H398" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I398" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J398" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K398" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:11">
       <x:c r="A399" s="8" t="s">
+        <x:v>1314</x:v>
+      </x:c>
+      <x:c r="B399" s="9" t="s">
+        <x:v>1315</x:v>
+      </x:c>
+      <x:c r="C399" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D399" s="9" t="s">
         <x:v>1316</x:v>
       </x:c>
-      <x:c r="B399" s="9" t="s">
+      <x:c r="E399" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F399" s="9" t="s">
         <x:v>1317</x:v>
       </x:c>
-      <x:c r="C399" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G399" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H399" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I399" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J399" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K399" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:11" s="1" customFormat="1">
       <x:c r="A400" s="5" t="s">
+        <x:v>1318</x:v>
+      </x:c>
+      <x:c r="B400" s="6" t="s">
+        <x:v>1319</x:v>
+      </x:c>
+      <x:c r="C400" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D400" s="6" t="s">
+        <x:v>1320</x:v>
+      </x:c>
+      <x:c r="E400" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F400" s="6" t="s">
         <x:v>1321</x:v>
       </x:c>
-      <x:c r="B400" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G400" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H400" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I400" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J400" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K400" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:11">
       <x:c r="A401" s="8" t="s">
-        <x:v>1321</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="B401" s="9" t="s">
-        <x:v>1322</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="C401" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D401" s="9" t="s">
-        <x:v>1323</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="E401" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F401" s="9" t="s">
-        <x:v>1324</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="G401" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H401" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I401" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J401" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K401" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:11" s="1" customFormat="1">
       <x:c r="A402" s="5" t="s">
-        <x:v>1325</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="B402" s="6" t="s">
-        <x:v>1326</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="C402" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D402" s="6" t="s">
-        <x:v>1327</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="E402" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F402" s="6" t="s">
-        <x:v>1328</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="G402" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H402" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I402" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J402" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K402" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:11">
       <x:c r="A403" s="8" t="s">
+        <x:v>1326</x:v>
+      </x:c>
+      <x:c r="B403" s="9" t="s">
+        <x:v>1327</x:v>
+      </x:c>
+      <x:c r="C403" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D403" s="9" t="s">
+        <x:v>1328</x:v>
+      </x:c>
+      <x:c r="E403" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F403" s="9" t="s">
         <x:v>1329</x:v>
       </x:c>
-      <x:c r="B403" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G403" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H403" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I403" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J403" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K403" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:11" s="1" customFormat="1">
       <x:c r="A404" s="5" t="s">
+        <x:v>1330</x:v>
+      </x:c>
+      <x:c r="B404" s="6" t="s">
+        <x:v>1331</x:v>
+      </x:c>
+      <x:c r="C404" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D404" s="6" t="s">
+        <x:v>1332</x:v>
+      </x:c>
+      <x:c r="E404" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F404" s="6" t="s">
         <x:v>1333</x:v>
       </x:c>
-      <x:c r="B404" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G404" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H404" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I404" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J404" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K404" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:11">
       <x:c r="A405" s="8" t="s">
-        <x:v>1333</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="B405" s="9" t="s">
-        <x:v>1334</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="C405" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D405" s="9" t="s">
-        <x:v>1335</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="E405" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F405" s="9" t="s">
-        <x:v>1336</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="G405" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H405" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I405" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J405" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K405" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:11" s="1" customFormat="1">
       <x:c r="A406" s="5" t="s">
+        <x:v>1334</x:v>
+      </x:c>
+      <x:c r="B406" s="6" t="s">
+        <x:v>1335</x:v>
+      </x:c>
+      <x:c r="C406" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D406" s="6" t="s">
+        <x:v>1336</x:v>
+      </x:c>
+      <x:c r="E406" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F406" s="6" t="s">
         <x:v>1337</x:v>
       </x:c>
-      <x:c r="B406" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G406" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H406" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I406" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J406" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K406" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:11">
       <x:c r="A407" s="8" t="s">
-        <x:v>1341</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="B407" s="9" t="s">
-        <x:v>1342</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="C407" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D407" s="9" t="s">
-        <x:v>1343</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E407" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F407" s="9" t="s">
-        <x:v>1344</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="G407" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H407" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I407" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J407" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K407" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:11" s="1" customFormat="1">
       <x:c r="A408" s="5" t="s">
+        <x:v>1338</x:v>
+      </x:c>
+      <x:c r="B408" s="6" t="s">
+        <x:v>1339</x:v>
+      </x:c>
+      <x:c r="C408" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D408" s="6" t="s">
+        <x:v>1340</x:v>
+      </x:c>
+      <x:c r="E408" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F408" s="6" t="s">
         <x:v>1341</x:v>
       </x:c>
-      <x:c r="B408" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G408" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H408" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I408" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J408" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K408" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:11">
       <x:c r="A409" s="8" t="s">
-        <x:v>1341</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="B409" s="9" t="s">
-        <x:v>1342</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="C409" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="D409" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="E409" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F409" s="9" t="s">
-        <x:v>1344</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="G409" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H409" s="9" t="s">
-        <x:v>43</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I409" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="J409" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K409" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:11" s="1" customFormat="1">
       <x:c r="A410" s="5" t="s">
-        <x:v>1345</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="B410" s="6" t="s">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="C410" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D410" s="6" t="s">
+        <x:v>1348</x:v>
+      </x:c>
+      <x:c r="E410" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F410" s="6" t="s">
         <x:v>1346</x:v>
       </x:c>
-      <x:c r="C410" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G410" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H410" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I410" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J410" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K410" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:11">
       <x:c r="A411" s="8" t="s">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="B411" s="9" t="s">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="C411" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D411" s="9" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E411" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F411" s="9" t="s">
         <x:v>1351</x:v>
       </x:c>
-      <x:c r="D411" s="9" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G411" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H411" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I411" s="9" t="s">
-        <x:v>1354</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J411" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K411" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:11" s="1" customFormat="1">
       <x:c r="A412" s="5" t="s">
-        <x:v>1349</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="B412" s="6" t="s">
-        <x:v>1350</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="C412" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D412" s="6" t="s">
+        <x:v>1354</x:v>
+      </x:c>
+      <x:c r="E412" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F412" s="6" t="s">
         <x:v>1355</x:v>
       </x:c>
-      <x:c r="E412" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G412" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H412" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I412" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J412" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K412" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:11">
       <x:c r="A413" s="8" t="s">
-        <x:v>1356</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="B413" s="9" t="s">
-        <x:v>1357</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="C413" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D413" s="9" t="s">
-        <x:v>444</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="E413" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F413" s="9" t="s">
-        <x:v>1358</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="G413" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H413" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I413" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J413" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K413" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:11" s="1" customFormat="1">
       <x:c r="A414" s="5" t="s">
+        <x:v>1356</x:v>
+      </x:c>
+      <x:c r="B414" s="6" t="s">
+        <x:v>1357</x:v>
+      </x:c>
+      <x:c r="C414" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D414" s="6" t="s">
+        <x:v>1358</x:v>
+      </x:c>
+      <x:c r="E414" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F414" s="6" t="s">
         <x:v>1359</x:v>
       </x:c>
-      <x:c r="B414" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G414" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H414" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I414" s="6" t="s">
-        <x:v>402</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J414" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K414" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:11">
       <x:c r="A415" s="8" t="s">
-        <x:v>1359</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="B415" s="9" t="s">
-        <x:v>1360</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="C415" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D415" s="9" t="s">
-        <x:v>1361</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="E415" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F415" s="9" t="s">
-        <x:v>1362</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="G415" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H415" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I415" s="9" t="s">
-        <x:v>402</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J415" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K415" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:11" s="1" customFormat="1">
       <x:c r="A416" s="5" t="s">
-        <x:v>1363</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="B416" s="6" t="s">
-        <x:v>1364</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="C416" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D416" s="6" t="s">
-        <x:v>1365</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="E416" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F416" s="6" t="s">
-        <x:v>1366</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="G416" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H416" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I416" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J416" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K416" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:11">
       <x:c r="A417" s="8" t="s">
-        <x:v>1367</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="B417" s="9" t="s">
-        <x:v>1368</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="C417" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D417" s="9" t="s">
-        <x:v>1369</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="E417" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F417" s="9" t="s">
-        <x:v>1370</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="G417" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H417" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I417" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J417" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K417" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:11" s="1" customFormat="1">
       <x:c r="A418" s="5" t="s">
-        <x:v>1371</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="B418" s="6" t="s">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="C418" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D418" s="6" t="s">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="E418" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F418" s="6" t="s">
-        <x:v>1374</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="G418" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H418" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I418" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J418" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K418" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:11">
       <x:c r="A419" s="8" t="s">
+        <x:v>1374</x:v>
+      </x:c>
+      <x:c r="B419" s="9" t="s">
         <x:v>1375</x:v>
       </x:c>
-      <x:c r="B419" s="9" t="s">
+      <x:c r="C419" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D419" s="9" t="s">
         <x:v>1376</x:v>
       </x:c>
-      <x:c r="C419" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D419" s="9" t="s">
+      <x:c r="E419" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F419" s="9" t="s">
         <x:v>1377</x:v>
       </x:c>
-      <x:c r="E419" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G419" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H419" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I419" s="9" t="s">
-        <x:v>228</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J419" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K419" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:11" s="1" customFormat="1">
       <x:c r="A420" s="5" t="s">
-        <x:v>1375</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="B420" s="6" t="s">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="C420" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D420" s="6" t="s">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="E420" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F420" s="6" t="s">
-        <x:v>1378</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="G420" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H420" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I420" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J420" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K420" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:11">
       <x:c r="A421" s="8" t="s">
-        <x:v>1381</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="B421" s="9" t="s">
-        <x:v>1382</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="C421" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D421" s="9" t="s">
-        <x:v>1383</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="E421" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F421" s="9" t="s">
-        <x:v>1384</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="G421" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H421" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I421" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J421" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K421" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:11" s="1" customFormat="1">
       <x:c r="A422" s="5" t="s">
-        <x:v>1385</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="B422" s="6" t="s">
-        <x:v>1386</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="C422" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D422" s="6" t="s">
-        <x:v>1387</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E422" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F422" s="6" t="s">
-        <x:v>1388</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G422" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H422" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I422" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J422" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K422" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:11">
       <x:c r="A423" s="8" t="s">
-        <x:v>1389</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="B423" s="9" t="s">
-        <x:v>1390</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="C423" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D423" s="9" t="s">
-        <x:v>1391</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="E423" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F423" s="9" t="s">
-        <x:v>1392</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="G423" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H423" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I423" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J423" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K423" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:11" s="1" customFormat="1">
       <x:c r="A424" s="5" t="s">
-        <x:v>1393</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="B424" s="6" t="s">
-        <x:v>1394</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="C424" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D424" s="6" t="s">
-        <x:v>1395</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="E424" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F424" s="6" t="s">
-        <x:v>1396</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="G424" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H424" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I424" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J424" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K424" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:11">
       <x:c r="A425" s="8" t="s">
-        <x:v>1397</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="B425" s="9" t="s">
-        <x:v>1398</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="C425" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D425" s="9" t="s">
-        <x:v>1399</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="E425" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F425" s="9" t="s">
-        <x:v>1400</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="G425" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H425" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I425" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J425" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K425" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:11" s="1" customFormat="1">
       <x:c r="A426" s="5" t="s">
-        <x:v>1401</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="B426" s="6" t="s">
-        <x:v>1402</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="C426" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D426" s="6" t="s">
-        <x:v>1403</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="E426" s="6" t="s">
-        <x:v>923</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F426" s="6" t="s">
-        <x:v>1404</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="G426" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H426" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I426" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J426" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K426" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:11">
       <x:c r="A427" s="8" t="s">
-        <x:v>1405</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="B427" s="9" t="s">
-        <x:v>1406</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="C427" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D427" s="9" t="s">
-        <x:v>1407</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="E427" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F427" s="9" t="s">
-        <x:v>1408</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="G427" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H427" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I427" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J427" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K427" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:11" s="1" customFormat="1">
       <x:c r="A428" s="5" t="s">
-        <x:v>1409</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="B428" s="6" t="s">
-        <x:v>1410</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="C428" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D428" s="6" t="s">
-        <x:v>1411</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="E428" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F428" s="6" t="s">
-        <x:v>1412</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="G428" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H428" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I428" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J428" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K428" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:11">
       <x:c r="A429" s="8" t="s">
-        <x:v>1413</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="B429" s="9" t="s">
-        <x:v>1414</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="C429" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D429" s="9" t="s">
-        <x:v>1415</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="E429" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F429" s="9" t="s">
-        <x:v>1416</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="G429" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H429" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I429" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J429" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K429" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:11" s="1" customFormat="1">
       <x:c r="A430" s="5" t="s">
-        <x:v>1417</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="B430" s="6" t="s">
-        <x:v>1418</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="C430" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D430" s="6" t="s">
-        <x:v>1419</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="E430" s="6" t="s">
-        <x:v>15</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F430" s="6" t="s">
-        <x:v>1420</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="G430" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H430" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I430" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J430" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K430" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:11">
       <x:c r="A431" s="8" t="s">
-        <x:v>1421</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="B431" s="9" t="s">
-        <x:v>1422</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="C431" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D431" s="9" t="s">
-        <x:v>1423</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="E431" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F431" s="9" t="s">
-        <x:v>1424</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="G431" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H431" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I431" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J431" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K431" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:11" s="1" customFormat="1">
       <x:c r="A432" s="5" t="s">
-        <x:v>1425</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="B432" s="6" t="s">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="C432" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D432" s="6" t="s">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="E432" s="6" t="s">
-        <x:v>923</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F432" s="6" t="s">
-        <x:v>1428</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="G432" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H432" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I432" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J432" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K432" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:11">
       <x:c r="A433" s="8" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="B433" s="9" t="s">
         <x:v>1429</x:v>
       </x:c>
-      <x:c r="B433" s="9" t="s">
+      <x:c r="C433" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D433" s="9" t="s">
         <x:v>1430</x:v>
       </x:c>
-      <x:c r="C433" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D433" s="9" t="s">
+      <x:c r="E433" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F433" s="9" t="s">
         <x:v>1431</x:v>
       </x:c>
-      <x:c r="E433" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G433" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H433" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I433" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J433" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K433" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:11" s="1" customFormat="1">
       <x:c r="A434" s="5" t="s">
+        <x:v>1428</x:v>
+      </x:c>
+      <x:c r="B434" s="6" t="s">
         <x:v>1429</x:v>
       </x:c>
-      <x:c r="B434" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C434" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D434" s="6" t="s">
-        <x:v>1434</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E434" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F434" s="6" t="s">
-        <x:v>1432</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="G434" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H434" s="6" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I434" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J434" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K434" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:11">
       <x:c r="A435" s="8" t="s">
+        <x:v>1432</x:v>
+      </x:c>
+      <x:c r="B435" s="9" t="s">
+        <x:v>1433</x:v>
+      </x:c>
+      <x:c r="C435" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D435" s="9" t="s">
+        <x:v>1434</x:v>
+      </x:c>
+      <x:c r="E435" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F435" s="9" t="s">
         <x:v>1435</x:v>
       </x:c>
-      <x:c r="B435" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G435" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H435" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I435" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J435" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K435" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:11" s="1" customFormat="1">
       <x:c r="A436" s="5" t="s">
-        <x:v>1435</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="B436" s="6" t="s">
-        <x:v>1436</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="C436" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D436" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="E436" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F436" s="6" t="s">
-        <x:v>1438</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="G436" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H436" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I436" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J436" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K436" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:11">
       <x:c r="A437" s="8" t="s">
-        <x:v>1439</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="B437" s="9" t="s">
-        <x:v>1440</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C437" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D437" s="9" t="s">
-        <x:v>1441</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="E437" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F437" s="9" t="s">
-        <x:v>1442</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="G437" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H437" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I437" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J437" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K437" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:11" s="1" customFormat="1">
       <x:c r="A438" s="5" t="s">
-        <x:v>1443</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="B438" s="6" t="s">
-        <x:v>1444</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="C438" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D438" s="6" t="s">
-        <x:v>1445</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E438" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F438" s="6" t="s">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="G438" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H438" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I438" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J438" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K438" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:11">
       <x:c r="A439" s="8" t="s">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="B439" s="9" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="C439" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D439" s="9" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="E439" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F439" s="9" t="s">
         <x:v>1448</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1450</x:v>
       </x:c>
       <x:c r="G439" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H439" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I439" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J439" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K439" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:11" s="1" customFormat="1">
       <x:c r="A440" s="5" t="s">
+        <x:v>1449</x:v>
+      </x:c>
+      <x:c r="B440" s="6" t="s">
+        <x:v>1450</x:v>
+      </x:c>
+      <x:c r="C440" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D440" s="6" t="s">
         <x:v>1451</x:v>
       </x:c>
-      <x:c r="B440" s="6" t="s">
+      <x:c r="E440" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F440" s="6" t="s">
         <x:v>1452</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1453</x:v>
       </x:c>
       <x:c r="G440" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H440" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I440" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J440" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K440" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:11">
       <x:c r="A441" s="8" t="s">
+        <x:v>1453</x:v>
+      </x:c>
+      <x:c r="B441" s="9" t="s">
         <x:v>1454</x:v>
       </x:c>
-      <x:c r="B441" s="9" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C441" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D441" s="9" t="s">
-        <x:v>737</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="E441" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F441" s="9" t="s">
-        <x:v>1455</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="G441" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H441" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I441" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J441" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K441" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:11" s="1" customFormat="1">
       <x:c r="A442" s="5" t="s">
-        <x:v>1456</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="B442" s="6" t="s">
-        <x:v>1457</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="C442" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D442" s="6" t="s">
-        <x:v>1458</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E442" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F442" s="6" t="s">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="G442" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H442" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I442" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J442" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K442" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:11">
       <x:c r="A443" s="8" t="s">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="B443" s="9" t="s">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C443" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D443" s="9" t="s">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="E443" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F443" s="9" t="s">
@@ -21845,3324 +21824,3324 @@
       </x:c>
       <x:c r="G443" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H443" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I443" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J443" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K443" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:11" s="1" customFormat="1">
       <x:c r="A444" s="5" t="s">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="B444" s="6" t="s">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="C444" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="D444" s="6" t="s">
-        <x:v>348</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="E444" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F444" s="6" t="s">
-        <x:v>1466</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="G444" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H444" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I444" s="6" t="s">
-        <x:v>103</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J444" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K444" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:11">
       <x:c r="A445" s="8" t="s">
-        <x:v>1467</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="B445" s="9" t="s">
-        <x:v>1468</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="C445" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D445" s="9" t="s">
-        <x:v>1469</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="E445" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F445" s="9" t="s">
-        <x:v>1470</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="G445" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H445" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I445" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J445" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K445" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:11" s="1" customFormat="1">
       <x:c r="A446" s="5" t="s">
-        <x:v>1471</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="B446" s="6" t="s">
-        <x:v>1472</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="C446" s="6" t="s">
-        <x:v>1473</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="D446" s="6" t="s">
-        <x:v>1474</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="E446" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F446" s="6" t="s">
-        <x:v>1475</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="G446" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H446" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I446" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="J446" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K446" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:11">
       <x:c r="A447" s="8" t="s">
-        <x:v>1476</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="B447" s="9" t="s">
-        <x:v>1477</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="C447" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D447" s="9" t="s">
-        <x:v>1478</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="E447" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F447" s="9" t="s">
-        <x:v>1479</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="G447" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H447" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I447" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J447" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K447" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:11" s="1" customFormat="1">
       <x:c r="A448" s="5" t="s">
-        <x:v>1480</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="B448" s="6" t="s">
-        <x:v>1481</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="C448" s="6" t="s">
-        <x:v>1482</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D448" s="6" t="s">
-        <x:v>1483</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="E448" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F448" s="6" t="s">
-        <x:v>1484</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="G448" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H448" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I448" s="6" t="s">
-        <x:v>1485</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J448" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K448" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:11">
       <x:c r="A449" s="8" t="s">
-        <x:v>1486</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="B449" s="9" t="s">
-        <x:v>1487</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="C449" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D449" s="9" t="s">
-        <x:v>1488</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="E449" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F449" s="9" t="s">
-        <x:v>1489</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="G449" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H449" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I449" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J449" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K449" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:11" s="1" customFormat="1">
       <x:c r="A450" s="5" t="s">
-        <x:v>1490</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="B450" s="6" t="s">
-        <x:v>1491</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="C450" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D450" s="6" t="s">
-        <x:v>1492</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="E450" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F450" s="6" t="s">
-        <x:v>1493</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="G450" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H450" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I450" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J450" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K450" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:11">
       <x:c r="A451" s="8" t="s">
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="B451" s="9" t="s">
+        <x:v>1492</x:v>
+      </x:c>
+      <x:c r="C451" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D451" s="9" t="s">
+        <x:v>1493</x:v>
+      </x:c>
+      <x:c r="E451" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F451" s="9" t="s">
         <x:v>1494</x:v>
       </x:c>
-      <x:c r="B451" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G451" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H451" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I451" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J451" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K451" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:11" s="1" customFormat="1">
       <x:c r="A452" s="5" t="s">
+        <x:v>1495</x:v>
+      </x:c>
+      <x:c r="B452" s="6" t="s">
+        <x:v>1496</x:v>
+      </x:c>
+      <x:c r="C452" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D452" s="6" t="s">
+        <x:v>1497</x:v>
+      </x:c>
+      <x:c r="E452" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F452" s="6" t="s">
         <x:v>1498</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1501</x:v>
       </x:c>
       <x:c r="G452" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H452" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I452" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J452" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K452" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:11">
       <x:c r="A453" s="8" t="s">
-        <x:v>1498</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B453" s="9" t="s">
-        <x:v>1499</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="C453" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="D453" s="9" t="s">
-        <x:v>1500</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="E453" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F453" s="9" t="s">
-        <x:v>1501</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G453" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H453" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I453" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J453" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K453" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:11" s="1" customFormat="1">
       <x:c r="A454" s="5" t="s">
-        <x:v>1502</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B454" s="6" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="C454" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D454" s="6" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E454" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F454" s="6" t="s">
         <x:v>1503</x:v>
       </x:c>
-      <x:c r="C454" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G454" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H454" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I454" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J454" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K454" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:11">
       <x:c r="A455" s="8" t="s">
-        <x:v>1506</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B455" s="9" t="s">
-        <x:v>1507</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="C455" s="9" t="s">
-        <x:v>1508</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D455" s="9" t="s">
-        <x:v>1509</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="E455" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F455" s="9" t="s">
-        <x:v>1510</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G455" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H455" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I455" s="9" t="s">
-        <x:v>70</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J455" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K455" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:11" s="1" customFormat="1">
       <x:c r="A456" s="5" t="s">
-        <x:v>1506</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="B456" s="6" t="s">
-        <x:v>1507</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="C456" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D456" s="6" t="s">
-        <x:v>222</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="E456" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F456" s="6" t="s">
-        <x:v>1510</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G456" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H456" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I456" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J456" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K456" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:11">
       <x:c r="A457" s="8" t="s">
+        <x:v>1499</x:v>
+      </x:c>
+      <x:c r="B457" s="9" t="s">
+        <x:v>1500</x:v>
+      </x:c>
+      <x:c r="C457" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D457" s="9" t="s">
         <x:v>1506</x:v>
       </x:c>
-      <x:c r="B457" s="9" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E457" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F457" s="9" t="s">
-        <x:v>1510</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G457" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H457" s="9" t="s">
-        <x:v>482</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I457" s="9" t="s">
-        <x:v>223</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J457" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K457" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:11" s="1" customFormat="1">
       <x:c r="A458" s="5" t="s">
-        <x:v>1506</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="B458" s="6" t="s">
-        <x:v>1507</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="C458" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D458" s="6" t="s">
-        <x:v>1512</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E458" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F458" s="6" t="s">
-        <x:v>1510</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="G458" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H458" s="6" t="s">
-        <x:v>137</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I458" s="6" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J458" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K458" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:11">
       <x:c r="A459" s="8" t="s">
-        <x:v>1506</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="B459" s="9" t="s">
-        <x:v>1507</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="C459" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D459" s="9" t="s">
+        <x:v>1512</x:v>
+      </x:c>
+      <x:c r="E459" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F459" s="9" t="s">
         <x:v>1513</x:v>
       </x:c>
-      <x:c r="E459" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G459" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H459" s="9" t="s">
-        <x:v>227</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I459" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J459" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K459" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:11" s="1" customFormat="1">
       <x:c r="A460" s="5" t="s">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="B460" s="6" t="s">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="C460" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D460" s="6" t="s">
-        <x:v>1130</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="E460" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F460" s="6" t="s">
-        <x:v>1516</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="G460" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H460" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I460" s="6" t="s">
-        <x:v>98</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J460" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K460" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:11">
       <x:c r="A461" s="8" t="s">
-        <x:v>1517</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="B461" s="9" t="s">
-        <x:v>1518</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="C461" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D461" s="9" t="s">
-        <x:v>1519</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="E461" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F461" s="9" t="s">
-        <x:v>1520</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="G461" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H461" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I461" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J461" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K461" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:11" s="1" customFormat="1">
       <x:c r="A462" s="5" t="s">
-        <x:v>1521</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="B462" s="6" t="s">
-        <x:v>1522</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="C462" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D462" s="6" t="s">
-        <x:v>1523</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="E462" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F462" s="6" t="s">
-        <x:v>1524</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="G462" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H462" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I462" s="6" t="s">
-        <x:v>193</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J462" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K462" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:11">
       <x:c r="A463" s="8" t="s">
-        <x:v>1525</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="B463" s="9" t="s">
-        <x:v>1526</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="C463" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D463" s="9" t="s">
-        <x:v>1527</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="E463" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F463" s="9" t="s">
-        <x:v>1528</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="G463" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H463" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I463" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J463" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K463" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:11" s="1" customFormat="1">
       <x:c r="A464" s="5" t="s">
-        <x:v>1529</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="B464" s="6" t="s">
-        <x:v>1530</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C464" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D464" s="6" t="s">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="E464" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F464" s="6" t="s">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="G464" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H464" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I464" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J464" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K464" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:11">
       <x:c r="A465" s="8" t="s">
+        <x:v>1530</x:v>
+      </x:c>
+      <x:c r="B465" s="9" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C465" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D465" s="9" t="s">
         <x:v>1533</x:v>
       </x:c>
-      <x:c r="B465" s="9" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E465" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F465" s="9" t="s">
-        <x:v>1536</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="G465" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H465" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I465" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J465" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K465" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:11" s="1" customFormat="1">
       <x:c r="A466" s="5" t="s">
-        <x:v>1537</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="B466" s="6" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C466" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D466" s="6" t="s">
-        <x:v>1538</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="E466" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F466" s="6" t="s">
-        <x:v>1539</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="G466" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H466" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I466" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J466" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K466" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:11">
       <x:c r="A467" s="8" t="s">
-        <x:v>1537</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="B467" s="9" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C467" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D467" s="9" t="s">
-        <x:v>1540</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="E467" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F467" s="9" t="s">
-        <x:v>1539</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="G467" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H467" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="I467" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J467" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K467" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:11" s="1" customFormat="1">
       <x:c r="A468" s="5" t="s">
+        <x:v>1535</x:v>
+      </x:c>
+      <x:c r="B468" s="6" t="s">
+        <x:v>1536</x:v>
+      </x:c>
+      <x:c r="C468" s="6" t="s">
         <x:v>1537</x:v>
       </x:c>
-      <x:c r="B468" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D468" s="6" t="s">
-        <x:v>1540</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="E468" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F468" s="6" t="s">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="G468" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H468" s="6" t="s">
-        <x:v>482</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I468" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J468" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K468" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:11">
       <x:c r="A469" s="8" t="s">
-        <x:v>1537</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="B469" s="9" t="s">
-        <x:v>251</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="C469" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D469" s="9" t="s">
-        <x:v>1540</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="E469" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F469" s="9" t="s">
-        <x:v>1539</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="G469" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H469" s="9" t="s">
-        <x:v>1541</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I469" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J469" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K469" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:11" s="1" customFormat="1">
       <x:c r="A470" s="5" t="s">
-        <x:v>1542</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="B470" s="6" t="s">
-        <x:v>1543</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="C470" s="6" t="s">
-        <x:v>1544</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D470" s="6" t="s">
-        <x:v>1545</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="E470" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F470" s="6" t="s">
-        <x:v>1546</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="G470" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H470" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I470" s="6" t="s">
-        <x:v>193</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J470" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K470" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:11">
       <x:c r="A471" s="8" t="s">
-        <x:v>1547</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="B471" s="9" t="s">
-        <x:v>1548</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="C471" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D471" s="9" t="s">
-        <x:v>1549</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="E471" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F471" s="9" t="s">
-        <x:v>1550</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="G471" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H471" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I471" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J471" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K471" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:11" s="1" customFormat="1">
       <x:c r="A472" s="5" t="s">
-        <x:v>1551</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="B472" s="6" t="s">
-        <x:v>1552</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="C472" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D472" s="6" t="s">
-        <x:v>1553</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="E472" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F472" s="6" t="s">
-        <x:v>1554</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="G472" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H472" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I472" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J472" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K472" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:11">
       <x:c r="A473" s="8" t="s">
-        <x:v>1555</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="B473" s="9" t="s">
-        <x:v>1556</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="C473" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D473" s="9" t="s">
-        <x:v>1557</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="E473" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F473" s="9" t="s">
-        <x:v>1558</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="G473" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H473" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I473" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J473" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K473" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:11" s="1" customFormat="1">
       <x:c r="A474" s="5" t="s">
-        <x:v>1559</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="B474" s="6" t="s">
-        <x:v>1560</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="C474" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D474" s="6" t="s">
-        <x:v>1561</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="E474" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F474" s="6" t="s">
-        <x:v>1562</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="G474" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H474" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I474" s="6" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J474" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K474" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:11">
       <x:c r="A475" s="8" t="s">
-        <x:v>1563</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="B475" s="9" t="s">
-        <x:v>1564</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="C475" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D475" s="9" t="s">
+        <x:v>1562</x:v>
+      </x:c>
+      <x:c r="E475" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F475" s="9" t="s">
         <x:v>1565</x:v>
       </x:c>
-      <x:c r="E475" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G475" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H475" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I475" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J475" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K475" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:11" s="1" customFormat="1">
       <x:c r="A476" s="5" t="s">
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="B476" s="6" t="s">
         <x:v>1567</x:v>
       </x:c>
-      <x:c r="B476" s="6" t="s">
+      <x:c r="C476" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D476" s="6" t="s">
         <x:v>1568</x:v>
       </x:c>
-      <x:c r="C476" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D476" s="6" t="s">
+      <x:c r="E476" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F476" s="6" t="s">
         <x:v>1569</x:v>
       </x:c>
-      <x:c r="E476" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G476" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H476" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I476" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J476" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K476" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:11">
       <x:c r="A477" s="8" t="s">
-        <x:v>1571</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="B477" s="9" t="s">
+        <x:v>1567</x:v>
+      </x:c>
+      <x:c r="C477" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D477" s="9" t="s">
         <x:v>1568</x:v>
       </x:c>
-      <x:c r="C477" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D477" s="9" t="s">
+      <x:c r="E477" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F477" s="9" t="s">
         <x:v>1569</x:v>
       </x:c>
-      <x:c r="E477" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G477" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H477" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I477" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J477" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K477" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:11" s="1" customFormat="1">
       <x:c r="A478" s="5" t="s">
+        <x:v>1570</x:v>
+      </x:c>
+      <x:c r="B478" s="6" t="s">
+        <x:v>1571</x:v>
+      </x:c>
+      <x:c r="C478" s="6" t="s">
+        <x:v>1572</x:v>
+      </x:c>
+      <x:c r="D478" s="6" t="s">
         <x:v>1573</x:v>
       </x:c>
-      <x:c r="B478" s="6" t="s">
+      <x:c r="E478" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F478" s="6" t="s">
         <x:v>1574</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1576</x:v>
       </x:c>
       <x:c r="G478" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H478" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I478" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J478" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K478" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:11">
       <x:c r="A479" s="8" t="s">
-        <x:v>1573</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="B479" s="9" t="s">
-        <x:v>1574</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="C479" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="D479" s="9" t="s">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="E479" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F479" s="9" t="s">
-        <x:v>1576</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="G479" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H479" s="9" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I479" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J479" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K479" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:11" s="1" customFormat="1">
       <x:c r="A480" s="5" t="s">
+        <x:v>1576</x:v>
+      </x:c>
+      <x:c r="B480" s="6" t="s">
         <x:v>1577</x:v>
       </x:c>
-      <x:c r="B480" s="6" t="s">
+      <x:c r="C480" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D480" s="6" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E480" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F480" s="6" t="s">
         <x:v>1578</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1581</x:v>
       </x:c>
       <x:c r="G480" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H480" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I480" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J480" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K480" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:11">
       <x:c r="A481" s="8" t="s">
-        <x:v>1577</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="B481" s="9" t="s">
-        <x:v>1578</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C481" s="9" t="s">
-        <x:v>1579</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D481" s="9" t="s">
-        <x:v>1582</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="E481" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F481" s="9" t="s">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="G481" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H481" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I481" s="9" t="s">
-        <x:v>193</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J481" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K481" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:11" s="1" customFormat="1">
       <x:c r="A482" s="5" t="s">
+        <x:v>1582</x:v>
+      </x:c>
+      <x:c r="B482" s="6" t="s">
         <x:v>1583</x:v>
       </x:c>
-      <x:c r="B482" s="6" t="s">
+      <x:c r="C482" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D482" s="6" t="s">
         <x:v>1584</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
       <x:c r="E482" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F482" s="6" t="s">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="G482" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H482" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I482" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J482" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K482" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:11">
       <x:c r="A483" s="8" t="s">
         <x:v>1586</x:v>
       </x:c>
       <x:c r="B483" s="9" t="s">
-        <x:v>31</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="C483" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D483" s="9" t="s">
-        <x:v>1587</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E483" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F483" s="9" t="s">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="G483" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H483" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I483" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J483" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K483" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:11" s="1" customFormat="1">
       <x:c r="A484" s="5" t="s">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="B484" s="6" t="s">
         <x:v>1590</x:v>
       </x:c>
       <x:c r="C484" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="D484" s="6" t="s">
-        <x:v>1591</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="E484" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F484" s="6" t="s">
-        <x:v>1592</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="G484" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H484" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I484" s="6" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J484" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K484" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:11">
       <x:c r="A485" s="8" t="s">
-        <x:v>1593</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B485" s="9" t="s">
-        <x:v>1594</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="C485" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D485" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E485" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F485" s="9" t="s">
-        <x:v>1595</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="G485" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H485" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I485" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="J485" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K485" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:11" s="1" customFormat="1">
       <x:c r="A486" s="5" t="s">
-        <x:v>1596</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="B486" s="6" t="s">
-        <x:v>1597</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="C486" s="6" t="s">
-        <x:v>1598</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D486" s="6" t="s">
         <x:v>1599</x:v>
       </x:c>
       <x:c r="E486" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F486" s="6" t="s">
-        <x:v>1600</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="G486" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H486" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I486" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J486" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K486" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:11">
       <x:c r="A487" s="8" t="s">
+        <x:v>1600</x:v>
+      </x:c>
+      <x:c r="B487" s="9" t="s">
         <x:v>1601</x:v>
       </x:c>
-      <x:c r="B487" s="9" t="s">
+      <x:c r="C487" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D487" s="9" t="s">
         <x:v>1602</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="E487" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F487" s="9" t="s">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="G487" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H487" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I487" s="9" t="s">
-        <x:v>1604</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J487" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K487" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:11" s="1" customFormat="1">
       <x:c r="A488" s="5" t="s">
-        <x:v>1601</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="B488" s="6" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C488" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D488" s="6" t="s">
         <x:v>1605</x:v>
       </x:c>
-      <x:c r="C488" s="6" t="s">
-[...2 lines deleted...]
-      <x:c r="D488" s="6" t="s">
+      <x:c r="E488" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F488" s="6" t="s">
         <x:v>1606</x:v>
       </x:c>
-      <x:c r="E488" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G488" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H488" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I488" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J488" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K488" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:11">
       <x:c r="A489" s="8" t="s">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="B489" s="9" t="s">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="C489" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D489" s="9" t="s">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="E489" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F489" s="9" t="s">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="G489" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H489" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I489" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J489" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K489" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:11" s="1" customFormat="1">
       <x:c r="A490" s="5" t="s">
-        <x:v>1611</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="B490" s="6" t="s">
-        <x:v>292</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="C490" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D490" s="6" t="s">
-        <x:v>1612</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="E490" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F490" s="6" t="s">
-        <x:v>1613</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="G490" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H490" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I490" s="6" t="s">
-        <x:v>216</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J490" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K490" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:11">
       <x:c r="A491" s="8" t="s">
-        <x:v>1614</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="B491" s="9" t="s">
-        <x:v>1615</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="C491" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D491" s="9" t="s">
-        <x:v>1616</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="E491" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F491" s="9" t="s">
-        <x:v>1617</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="G491" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H491" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I491" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J491" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K491" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:11" s="1" customFormat="1">
       <x:c r="A492" s="5" t="s">
         <x:v>1614</x:v>
       </x:c>
       <x:c r="B492" s="6" t="s">
         <x:v>1615</x:v>
       </x:c>
       <x:c r="C492" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="D492" s="6" t="s">
-        <x:v>1616</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="E492" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F492" s="6" t="s">
-        <x:v>1617</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="G492" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H492" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I492" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J492" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K492" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:11">
       <x:c r="A493" s="8" t="s">
-        <x:v>1618</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="B493" s="9" t="s">
-        <x:v>1619</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="C493" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="D493" s="9" t="s">
-        <x:v>1449</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="E493" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F493" s="9" t="s">
-        <x:v>1620</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="G493" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H493" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I493" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J493" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K493" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:11" s="1" customFormat="1">
       <x:c r="A494" s="5" t="s">
-        <x:v>1621</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="B494" s="6" t="s">
-        <x:v>1622</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C494" s="6" t="s">
-        <x:v>1623</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D494" s="6" t="s">
-        <x:v>1624</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="E494" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F494" s="6" t="s">
-        <x:v>1625</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="G494" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H494" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I494" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J494" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K494" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:11">
       <x:c r="A495" s="8" t="s">
-        <x:v>1626</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="B495" s="9" t="s">
-        <x:v>1627</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="C495" s="9" t="s">
-        <x:v>1628</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D495" s="9" t="s">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="E495" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F495" s="9" t="s">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="G495" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H495" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I495" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J495" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K495" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:11" s="1" customFormat="1">
       <x:c r="A496" s="5" t="s">
         <x:v>1631</x:v>
       </x:c>
       <x:c r="B496" s="6" t="s">
-        <x:v>507</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C496" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D496" s="6" t="s">
         <x:v>1632</x:v>
       </x:c>
       <x:c r="E496" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F496" s="6" t="s">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="G496" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H496" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I496" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J496" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K496" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:11">
       <x:c r="A497" s="8" t="s">
-        <x:v>1634</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="B497" s="9" t="s">
-        <x:v>1635</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C497" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D497" s="9" t="s">
-        <x:v>1636</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E497" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F497" s="9" t="s">
-        <x:v>1637</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="G497" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H497" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I497" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J497" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K497" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:11" s="1" customFormat="1">
       <x:c r="A498" s="5" t="s">
-        <x:v>1638</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="B498" s="6" t="s">
-        <x:v>1238</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C498" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D498" s="6" t="s">
-        <x:v>1639</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="E498" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F498" s="6" t="s">
-        <x:v>1640</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="G498" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H498" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I498" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J498" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K498" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:11">
       <x:c r="A499" s="8" t="s">
-        <x:v>1638</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="B499" s="9" t="s">
-        <x:v>1238</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C499" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D499" s="9" t="s">
-        <x:v>360</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="E499" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F499" s="9" t="s">
-        <x:v>1640</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="G499" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H499" s="9" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I499" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J499" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K499" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:11" s="1" customFormat="1">
       <x:c r="A500" s="5" t="s">
-        <x:v>1638</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="B500" s="6" t="s">
-        <x:v>1238</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="C500" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D500" s="6" t="s">
-        <x:v>1641</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="E500" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F500" s="6" t="s">
-        <x:v>1642</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="G500" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H500" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I500" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J500" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K500" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:11">
       <x:c r="A501" s="8" t="s">
         <x:v>1638</x:v>
       </x:c>
       <x:c r="B501" s="9" t="s">
-        <x:v>1238</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="C501" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="D501" s="9" t="s">
-        <x:v>1643</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="E501" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F501" s="9" t="s">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="G501" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H501" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I501" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J501" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K501" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:11" s="1" customFormat="1">
       <x:c r="A502" s="5" t="s">
-        <x:v>1638</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="B502" s="6" t="s">
-        <x:v>1238</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="C502" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D502" s="6" t="s">
-        <x:v>1644</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="E502" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F502" s="6" t="s">
-        <x:v>1642</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="G502" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H502" s="6" t="s">
-        <x:v>137</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I502" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J502" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K502" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:11">
       <x:c r="A503" s="8" t="s">
-        <x:v>1645</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="B503" s="9" t="s">
-        <x:v>1646</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="C503" s="9" t="s">
-        <x:v>1647</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D503" s="9" t="s">
-        <x:v>1648</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="E503" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F503" s="9" t="s">
         <x:v>1649</x:v>
       </x:c>
       <x:c r="G503" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H503" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I503" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J503" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K503" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:11" s="1" customFormat="1">
       <x:c r="A504" s="5" t="s">
-        <x:v>1650</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="B504" s="6" t="s">
-        <x:v>1651</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="C504" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D504" s="6" t="s">
-        <x:v>1652</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="E504" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F504" s="6" t="s">
-        <x:v>1653</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="G504" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H504" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I504" s="6" t="s">
-        <x:v>70</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J504" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K504" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:11">
       <x:c r="A505" s="8" t="s">
-        <x:v>1654</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="B505" s="9" t="s">
-        <x:v>1655</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="C505" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D505" s="9" t="s">
-        <x:v>1587</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="E505" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F505" s="9" t="s">
-        <x:v>1656</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="G505" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H505" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I505" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J505" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K505" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:11" s="1" customFormat="1">
       <x:c r="A506" s="5" t="s">
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="B506" s="6" t="s">
+        <x:v>1652</x:v>
+      </x:c>
+      <x:c r="C506" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D506" s="6" t="s">
+        <x:v>1653</x:v>
+      </x:c>
+      <x:c r="E506" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F506" s="6" t="s">
         <x:v>1654</x:v>
       </x:c>
-      <x:c r="B506" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G506" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H506" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I506" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J506" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K506" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:11">
       <x:c r="A507" s="8" t="s">
-        <x:v>1654</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="B507" s="9" t="s">
-        <x:v>1655</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="C507" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D507" s="9" t="s">
         <x:v>1657</x:v>
       </x:c>
       <x:c r="E507" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F507" s="9" t="s">
-        <x:v>1656</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="G507" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H507" s="9" t="s">
-        <x:v>43</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I507" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J507" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K507" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:11" s="1" customFormat="1">
       <x:c r="A508" s="5" t="s">
-        <x:v>1658</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="B508" s="6" t="s">
         <x:v>1659</x:v>
       </x:c>
       <x:c r="C508" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D508" s="6" t="s">
-        <x:v>1660</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="E508" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F508" s="6" t="s">
-        <x:v>1661</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="G508" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H508" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I508" s="6" t="s">
-        <x:v>116</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J508" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K508" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:11">
       <x:c r="A509" s="8" t="s">
-        <x:v>1662</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="B509" s="9" t="s">
-        <x:v>1663</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="C509" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D509" s="9" t="s">
-        <x:v>1664</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="E509" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F509" s="9" t="s">
-        <x:v>1665</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="G509" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H509" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I509" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J509" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K509" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:11" s="1" customFormat="1">
       <x:c r="A510" s="5" t="s">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="B510" s="6" t="s">
         <x:v>1662</x:v>
       </x:c>
-      <x:c r="B510" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C510" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D510" s="6" t="s">
+        <x:v>1663</x:v>
+      </x:c>
+      <x:c r="E510" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F510" s="6" t="s">
         <x:v>1664</x:v>
       </x:c>
-      <x:c r="E510" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G510" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H510" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I510" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J510" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K510" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:11">
       <x:c r="A511" s="8" t="s">
+        <x:v>1661</x:v>
+      </x:c>
+      <x:c r="B511" s="9" t="s">
         <x:v>1662</x:v>
       </x:c>
-      <x:c r="B511" s="9" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C511" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D511" s="9" t="s">
-        <x:v>1667</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E511" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F511" s="9" t="s">
+        <x:v>1664</x:v>
+      </x:c>
+      <x:c r="G511" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H511" s="9" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="I511" s="9" t="s">
         <x:v>1665</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="J511" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K511" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:11" s="1" customFormat="1">
       <x:c r="A512" s="5" t="s">
-        <x:v>1668</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="B512" s="6" t="s">
-        <x:v>1669</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="C512" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D512" s="6" t="s">
-        <x:v>1670</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="E512" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F512" s="6" t="s">
-        <x:v>1671</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="G512" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H512" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I512" s="6" t="s">
-        <x:v>223</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J512" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K512" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:11">
       <x:c r="A513" s="8" t="s">
-        <x:v>1668</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="B513" s="9" t="s">
-        <x:v>1669</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="C513" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D513" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="E513" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F513" s="9" t="s">
-        <x:v>1671</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="G513" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H513" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="I513" s="9" t="s">
-        <x:v>1672</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J513" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K513" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:11" s="1" customFormat="1">
       <x:c r="A514" s="5" t="s">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="B514" s="6" t="s">
-        <x:v>1673</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="C514" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="D514" s="6" t="s">
-        <x:v>1674</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="E514" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F514" s="6" t="s">
-        <x:v>1671</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="G514" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H514" s="6" t="s">
-        <x:v>482</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I514" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J514" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K514" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:11">
       <x:c r="A515" s="8" t="s">
-        <x:v>1668</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="B515" s="9" t="s">
-        <x:v>1673</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="C515" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D515" s="9" t="s">
-        <x:v>1674</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="E515" s="9" t="s">
-        <x:v>15</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F515" s="9" t="s">
-        <x:v>1671</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="G515" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H515" s="9" t="s">
-        <x:v>849</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I515" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J515" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K515" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:11" s="1" customFormat="1">
       <x:c r="A516" s="5" t="s">
-        <x:v>1675</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="B516" s="6" t="s">
-        <x:v>1676</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="C516" s="6" t="s">
-        <x:v>1677</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="D516" s="6" t="s">
-        <x:v>1678</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="E516" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F516" s="6" t="s">
-        <x:v>1679</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="G516" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H516" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I516" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="J516" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K516" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:11">
       <x:c r="A517" s="8" t="s">
-        <x:v>1680</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="B517" s="9" t="s">
+        <x:v>1678</x:v>
+      </x:c>
+      <x:c r="C517" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D517" s="9" t="s">
+        <x:v>1683</x:v>
+      </x:c>
+      <x:c r="E517" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F517" s="9" t="s">
         <x:v>1681</x:v>
       </x:c>
-      <x:c r="C517" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G517" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H517" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I517" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="J517" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K517" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:11" s="1" customFormat="1">
       <x:c r="A518" s="5" t="s">
-        <x:v>1684</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="B518" s="6" t="s">
-        <x:v>1685</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C518" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D518" s="6" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E518" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F518" s="6" t="s">
         <x:v>1686</x:v>
       </x:c>
-      <x:c r="D518" s="6" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G518" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H518" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I518" s="6" t="s">
-        <x:v>1689</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J518" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K518" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:11">
       <x:c r="A519" s="8" t="s">
-        <x:v>1684</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="B519" s="9" t="s">
-        <x:v>1685</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="C519" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D519" s="9" t="s">
+        <x:v>1689</x:v>
+      </x:c>
+      <x:c r="E519" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F519" s="9" t="s">
         <x:v>1690</x:v>
       </x:c>
-      <x:c r="E519" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G519" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H519" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I519" s="9" t="s">
-        <x:v>1691</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J519" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K519" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:11" s="1" customFormat="1">
       <x:c r="A520" s="5" t="s">
+        <x:v>1691</x:v>
+      </x:c>
+      <x:c r="B520" s="6" t="s">
         <x:v>1692</x:v>
       </x:c>
-      <x:c r="B520" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C520" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D520" s="6" t="s">
-        <x:v>504</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="E520" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F520" s="6" t="s">
-        <x:v>1693</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="G520" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H520" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I520" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J520" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K520" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:11">
       <x:c r="A521" s="8" t="s">
-        <x:v>1694</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="B521" s="9" t="s">
-        <x:v>1695</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="C521" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D521" s="9" t="s">
-        <x:v>1696</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="E521" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F521" s="9" t="s">
-        <x:v>1697</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="G521" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H521" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I521" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J521" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K521" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:11" s="1" customFormat="1">
       <x:c r="A522" s="5" t="s">
-        <x:v>1698</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="B522" s="6" t="s">
-        <x:v>1699</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="C522" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D522" s="6" t="s">
-        <x:v>1700</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="E522" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F522" s="6" t="s">
-        <x:v>1701</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="G522" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H522" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I522" s="6" t="s">
-        <x:v>116</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J522" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K522" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:11">
       <x:c r="A523" s="8" t="s">
-        <x:v>1702</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="B523" s="9" t="s">
-        <x:v>1703</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="C523" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D523" s="9" t="s">
-        <x:v>1704</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="E523" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F523" s="9" t="s">
-        <x:v>1705</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="G523" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H523" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I523" s="9" t="s">
-        <x:v>223</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J523" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K523" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:11" s="1" customFormat="1">
       <x:c r="A524" s="5" t="s">
-        <x:v>1706</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="B524" s="6" t="s">
-        <x:v>1707</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="C524" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D524" s="6" t="s">
-        <x:v>1708</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="E524" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F524" s="6" t="s">
-        <x:v>1709</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="G524" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H524" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I524" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J524" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K524" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:11">
       <x:c r="A525" s="8" t="s">
-        <x:v>1710</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="B525" s="9" t="s">
-        <x:v>1711</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="C525" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D525" s="9" t="s">
-        <x:v>1712</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="E525" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F525" s="9" t="s">
-        <x:v>1713</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="G525" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H525" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I525" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J525" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K525" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:11" s="1" customFormat="1">
       <x:c r="A526" s="5" t="s">
-        <x:v>1714</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B526" s="6" t="s">
-        <x:v>1715</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="C526" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="D526" s="6" t="s">
-        <x:v>1716</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="E526" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F526" s="6" t="s">
-        <x:v>1717</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="G526" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H526" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I526" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J526" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K526" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:11">
       <x:c r="A527" s="8" t="s">
-        <x:v>1718</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="B527" s="9" t="s">
-        <x:v>1719</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="C527" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D527" s="9" t="s">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="E527" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F527" s="9" t="s">
-        <x:v>1721</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="G527" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H527" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I527" s="9" t="s">
-        <x:v>103</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J527" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K527" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:11" s="1" customFormat="1">
       <x:c r="A528" s="5" t="s">
+        <x:v>1715</x:v>
+      </x:c>
+      <x:c r="B528" s="6" t="s">
+        <x:v>1231</x:v>
+      </x:c>
+      <x:c r="C528" s="6" t="s">
+        <x:v>1717</x:v>
+      </x:c>
+      <x:c r="D528" s="6" t="s">
+        <x:v>1721</x:v>
+      </x:c>
+      <x:c r="E528" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F528" s="6" t="s">
         <x:v>1722</x:v>
       </x:c>
-      <x:c r="B528" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G528" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H528" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I528" s="6" t="s">
-        <x:v>402</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J528" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K528" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:11">
       <x:c r="A529" s="8" t="s">
-        <x:v>1722</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="B529" s="9" t="s">
-        <x:v>1723</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="C529" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D529" s="9" t="s">
-        <x:v>1727</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="E529" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F529" s="9" t="s">
-        <x:v>1726</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="G529" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H529" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I529" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J529" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K529" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:11" s="1" customFormat="1">
       <x:c r="A530" s="5" t="s">
-        <x:v>1722</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="B530" s="6" t="s">
-        <x:v>1238</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="C530" s="6" t="s">
-        <x:v>1724</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D530" s="6" t="s">
-        <x:v>1728</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="E530" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F530" s="6" t="s">
-        <x:v>1729</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="G530" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H530" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I530" s="6" t="s">
-        <x:v>216</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J530" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K530" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:11">
       <x:c r="A531" s="8" t="s">
-        <x:v>1730</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="B531" s="9" t="s">
-        <x:v>1723</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="C531" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D531" s="9" t="s">
-        <x:v>1731</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="E531" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F531" s="9" t="s">
-        <x:v>1732</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="G531" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H531" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I531" s="9" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J531" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K531" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:11" s="1" customFormat="1">
       <x:c r="A532" s="5" t="s">
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="B532" s="6" t="s">
+        <x:v>1729</x:v>
+      </x:c>
+      <x:c r="C532" s="6" t="s">
         <x:v>1730</x:v>
       </x:c>
-      <x:c r="B532" s="6" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="D532" s="6" t="s">
-        <x:v>1733</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="E532" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F532" s="6" t="s">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="G532" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H532" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I532" s="6" t="s">
-        <x:v>103</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J532" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K532" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:11">
       <x:c r="A533" s="8" t="s">
-        <x:v>1730</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="B533" s="9" t="s">
-        <x:v>1723</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="C533" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D533" s="9" t="s">
-        <x:v>1734</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E533" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F533" s="9" t="s">
-        <x:v>1732</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="G533" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H533" s="9" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I533" s="9" t="s">
-        <x:v>70</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J533" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K533" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:11" s="1" customFormat="1">
       <x:c r="A534" s="5" t="s">
-        <x:v>1735</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="B534" s="6" t="s">
-        <x:v>1736</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="C534" s="6" t="s">
-        <x:v>1737</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D534" s="6" t="s">
         <x:v>1738</x:v>
       </x:c>
       <x:c r="E534" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F534" s="6" t="s">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="G534" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H534" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I534" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J534" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K534" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:11">
       <x:c r="A535" s="8" t="s">
+        <x:v>1736</x:v>
+      </x:c>
+      <x:c r="B535" s="9" t="s">
+        <x:v>1737</x:v>
+      </x:c>
+      <x:c r="C535" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D535" s="9" t="s">
         <x:v>1740</x:v>
       </x:c>
-      <x:c r="B535" s="9" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E535" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F535" s="9" t="s">
-        <x:v>1742</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="G535" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H535" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I535" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J535" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K535" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:11" s="1" customFormat="1">
       <x:c r="A536" s="5" t="s">
+        <x:v>1741</x:v>
+      </x:c>
+      <x:c r="B536" s="6" t="s">
+        <x:v>1742</x:v>
+      </x:c>
+      <x:c r="C536" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D536" s="6" t="s">
         <x:v>1743</x:v>
       </x:c>
-      <x:c r="B536" s="6" t="s">
+      <x:c r="E536" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F536" s="6" t="s">
         <x:v>1744</x:v>
       </x:c>
-      <x:c r="C536" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G536" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H536" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I536" s="6" t="s">
-        <x:v>70</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J536" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K536" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:11">
       <x:c r="A537" s="8" t="s">
-        <x:v>1743</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="B537" s="9" t="s">
-        <x:v>1744</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="C537" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D537" s="9" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="E537" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F537" s="9" t="s">
         <x:v>1747</x:v>
       </x:c>
-      <x:c r="E537" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G537" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H537" s="9" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I537" s="9" t="s">
-        <x:v>385</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J537" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K537" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:11" s="1" customFormat="1">
       <x:c r="A538" s="5" t="s">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="B538" s="6" t="s">
         <x:v>1749</x:v>
       </x:c>
       <x:c r="C538" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D538" s="6" t="s">
         <x:v>1750</x:v>
       </x:c>
       <x:c r="E538" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F538" s="6" t="s">
@@ -25173,121 +25152,121 @@
       </x:c>
       <x:c r="H538" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I538" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J538" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K538" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:11">
       <x:c r="A539" s="8" t="s">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="B539" s="9" t="s">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="C539" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D539" s="9" t="s">
-        <x:v>578</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="E539" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F539" s="9" t="s">
-        <x:v>1754</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="G539" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H539" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I539" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J539" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K539" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:11" s="1" customFormat="1">
       <x:c r="A540" s="5" t="s">
-        <x:v>1755</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="B540" s="6" t="s">
-        <x:v>1756</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="C540" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D540" s="6" t="s">
-        <x:v>1757</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="E540" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F540" s="6" t="s">
-        <x:v>1758</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="G540" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H540" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I540" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J540" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K540" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:11">
       <x:c r="A541" s="8" t="s">
-        <x:v>1759</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="B541" s="9" t="s">
-        <x:v>1760</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="C541" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D541" s="9" t="s">
-        <x:v>1761</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E541" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F541" s="9" t="s">
         <x:v>1762</x:v>
       </x:c>
       <x:c r="G541" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H541" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I541" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J541" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K541" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:11" s="1" customFormat="1">
       <x:c r="A542" s="5" t="s">
@@ -25313,1716 +25292,1646 @@
       </x:c>
       <x:c r="H542" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I542" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J542" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K542" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:11">
       <x:c r="A543" s="8" t="s">
         <x:v>1767</x:v>
       </x:c>
       <x:c r="B543" s="9" t="s">
         <x:v>1768</x:v>
       </x:c>
       <x:c r="C543" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D543" s="9" t="s">
-        <x:v>544</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="E543" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F543" s="9" t="s">
-        <x:v>1769</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="G543" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H543" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I543" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J543" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K543" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:11" s="1" customFormat="1">
       <x:c r="A544" s="5" t="s">
-        <x:v>1770</x:v>
+        <x:v>1771</x:v>
       </x:c>
       <x:c r="B544" s="6" t="s">
-        <x:v>1771</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="C544" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D544" s="6" t="s">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="E544" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F544" s="6" t="s">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="G544" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H544" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I544" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>1774</x:v>
       </x:c>
       <x:c r="J544" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K544" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:11">
       <x:c r="A545" s="8" t="s">
-        <x:v>1774</x:v>
+        <x:v>1775</x:v>
       </x:c>
       <x:c r="B545" s="9" t="s">
-        <x:v>1775</x:v>
+        <x:v>1776</x:v>
       </x:c>
       <x:c r="C545" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D545" s="9" t="s">
-        <x:v>1776</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="E545" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F545" s="9" t="s">
         <x:v>1777</x:v>
       </x:c>
       <x:c r="G545" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H545" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I545" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J545" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K545" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:11" s="1" customFormat="1">
       <x:c r="A546" s="5" t="s">
         <x:v>1778</x:v>
       </x:c>
       <x:c r="B546" s="6" t="s">
-        <x:v>1448</x:v>
+        <x:v>1779</x:v>
       </x:c>
       <x:c r="C546" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D546" s="6" t="s">
-        <x:v>1779</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="E546" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F546" s="6" t="s">
-        <x:v>1780</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="G546" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H546" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I546" s="6" t="s">
-        <x:v>1781</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J546" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K546" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:11">
       <x:c r="A547" s="8" t="s">
         <x:v>1782</x:v>
       </x:c>
       <x:c r="B547" s="9" t="s">
         <x:v>1783</x:v>
       </x:c>
       <x:c r="C547" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="D547" s="9" t="s">
-        <x:v>1327</x:v>
+        <x:v>1785</x:v>
       </x:c>
       <x:c r="E547" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F547" s="9" t="s">
-        <x:v>1784</x:v>
+        <x:v>1786</x:v>
       </x:c>
       <x:c r="G547" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H547" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I547" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J547" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K547" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:11" s="1" customFormat="1">
       <x:c r="A548" s="5" t="s">
-        <x:v>1785</x:v>
+        <x:v>1787</x:v>
       </x:c>
       <x:c r="B548" s="6" t="s">
-        <x:v>1786</x:v>
+        <x:v>1788</x:v>
       </x:c>
       <x:c r="C548" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>1789</x:v>
       </x:c>
       <x:c r="D548" s="6" t="s">
-        <x:v>1787</x:v>
+        <x:v>1790</x:v>
       </x:c>
       <x:c r="E548" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F548" s="6" t="s">
-        <x:v>1788</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="G548" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H548" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I548" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J548" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K548" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:11">
       <x:c r="A549" s="8" t="s">
-        <x:v>1789</x:v>
+        <x:v>1792</x:v>
       </x:c>
       <x:c r="B549" s="9" t="s">
-        <x:v>1790</x:v>
+        <x:v>1793</x:v>
       </x:c>
       <x:c r="C549" s="9" t="s">
-        <x:v>1791</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D549" s="9" t="s">
-        <x:v>1792</x:v>
+        <x:v>1794</x:v>
       </x:c>
       <x:c r="E549" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F549" s="9" t="s">
-        <x:v>1793</x:v>
+        <x:v>1795</x:v>
       </x:c>
       <x:c r="G549" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H549" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I549" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J549" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K549" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:11" s="1" customFormat="1">
       <x:c r="A550" s="5" t="s">
+        <x:v>1792</x:v>
+      </x:c>
+      <x:c r="B550" s="6" t="s">
+        <x:v>1793</x:v>
+      </x:c>
+      <x:c r="C550" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D550" s="6" t="s">
         <x:v>1794</x:v>
       </x:c>
-      <x:c r="B550" s="6" t="s">
+      <x:c r="E550" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F550" s="6" t="s">
         <x:v>1795</x:v>
       </x:c>
-      <x:c r="C550" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G550" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H550" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I550" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J550" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K550" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:11">
       <x:c r="A551" s="8" t="s">
+        <x:v>1796</x:v>
+      </x:c>
+      <x:c r="B551" s="9" t="s">
+        <x:v>1797</x:v>
+      </x:c>
+      <x:c r="C551" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D551" s="9" t="s">
+        <x:v>1798</x:v>
+      </x:c>
+      <x:c r="E551" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F551" s="9" t="s">
         <x:v>1799</x:v>
       </x:c>
-      <x:c r="B551" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G551" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H551" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I551" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J551" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K551" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:11" s="1" customFormat="1">
       <x:c r="A552" s="5" t="s">
+        <x:v>1796</x:v>
+      </x:c>
+      <x:c r="B552" s="6" t="s">
+        <x:v>1797</x:v>
+      </x:c>
+      <x:c r="C552" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D552" s="6" t="s">
+        <x:v>1798</x:v>
+      </x:c>
+      <x:c r="E552" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F552" s="6" t="s">
         <x:v>1799</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1802</x:v>
       </x:c>
       <x:c r="G552" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H552" s="6" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I552" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J552" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K552" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:11">
       <x:c r="A553" s="8" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="B553" s="9" t="s">
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="C553" s="9" t="s">
+        <x:v>1802</x:v>
+      </x:c>
+      <x:c r="D553" s="9" t="s">
         <x:v>1803</x:v>
       </x:c>
-      <x:c r="B553" s="9" t="s">
+      <x:c r="E553" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F553" s="9" t="s">
         <x:v>1804</x:v>
       </x:c>
-      <x:c r="C553" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G553" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H553" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I553" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J553" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K553" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:11" s="1" customFormat="1">
       <x:c r="A554" s="5" t="s">
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="B554" s="6" t="s">
+        <x:v>1801</x:v>
+      </x:c>
+      <x:c r="C554" s="6" t="s">
+        <x:v>1805</x:v>
+      </x:c>
+      <x:c r="D554" s="6" t="s">
         <x:v>1803</x:v>
       </x:c>
-      <x:c r="B554" s="6" t="s">
+      <x:c r="E554" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F554" s="6" t="s">
         <x:v>1804</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>1806</x:v>
       </x:c>
       <x:c r="G554" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H554" s="6" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I554" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J554" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K554" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:11">
       <x:c r="A555" s="8" t="s">
+        <x:v>1806</x:v>
+      </x:c>
+      <x:c r="B555" s="9" t="s">
         <x:v>1807</x:v>
       </x:c>
-      <x:c r="B555" s="9" t="s">
+      <x:c r="C555" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D555" s="9" t="s">
         <x:v>1808</x:v>
       </x:c>
-      <x:c r="C555" s="9" t="s">
+      <x:c r="E555" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F555" s="9" t="s">
         <x:v>1809</x:v>
       </x:c>
-      <x:c r="D555" s="9" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G555" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H555" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I555" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J555" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K555" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:11" s="1" customFormat="1">
       <x:c r="A556" s="5" t="s">
-        <x:v>1807</x:v>
+        <x:v>1810</x:v>
       </x:c>
       <x:c r="B556" s="6" t="s">
-        <x:v>1808</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C556" s="6" t="s">
-        <x:v>1812</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D556" s="6" t="s">
-        <x:v>1810</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E556" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F556" s="6" t="s">
-        <x:v>1811</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G556" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H556" s="6" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I556" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J556" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K556" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:11">
       <x:c r="A557" s="8" t="s">
+        <x:v>1811</x:v>
+      </x:c>
+      <x:c r="B557" s="9" t="s">
+        <x:v>1812</x:v>
+      </x:c>
+      <x:c r="C557" s="9" t="s">
         <x:v>1813</x:v>
       </x:c>
-      <x:c r="B557" s="9" t="s">
+      <x:c r="D557" s="9" t="s">
         <x:v>1814</x:v>
       </x:c>
-      <x:c r="C557" s="9" t="s">
-[...2 lines deleted...]
-      <x:c r="D557" s="9" t="s">
+      <x:c r="E557" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F557" s="9" t="s">
         <x:v>1815</x:v>
       </x:c>
-      <x:c r="E557" s="9" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G557" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H557" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I557" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J557" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K557" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:11" s="1" customFormat="1">
       <x:c r="A558" s="5" t="s">
+        <x:v>1816</x:v>
+      </x:c>
+      <x:c r="B558" s="6" t="s">
         <x:v>1817</x:v>
       </x:c>
-      <x:c r="B558" s="6" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C558" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D558" s="6" t="s">
-        <x:v>552</x:v>
+        <x:v>1818</x:v>
       </x:c>
       <x:c r="E558" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F558" s="6" t="s">
-        <x:v>553</x:v>
+        <x:v>1819</x:v>
       </x:c>
       <x:c r="G558" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H558" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I558" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J558" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K558" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:11">
       <x:c r="A559" s="8" t="s">
-        <x:v>1818</x:v>
+        <x:v>1820</x:v>
       </x:c>
       <x:c r="B559" s="9" t="s">
-        <x:v>1819</x:v>
+        <x:v>1821</x:v>
       </x:c>
       <x:c r="C559" s="9" t="s">
-        <x:v>1820</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D559" s="9" t="s">
-        <x:v>1821</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="E559" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F559" s="9" t="s">
-        <x:v>1822</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="G559" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H559" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I559" s="9" t="s">
-        <x:v>193</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J559" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K559" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:11" s="1" customFormat="1">
       <x:c r="A560" s="5" t="s">
-        <x:v>1823</x:v>
+        <x:v>1824</x:v>
       </x:c>
       <x:c r="B560" s="6" t="s">
-        <x:v>1824</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C560" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D560" s="6" t="s">
         <x:v>1825</x:v>
       </x:c>
       <x:c r="E560" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F560" s="6" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="G560" s="6" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H560" s="6" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="I560" s="6" t="s">
         <x:v>1826</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="J560" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K560" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:11">
       <x:c r="A561" s="8" t="s">
+        <x:v>1824</x:v>
+      </x:c>
+      <x:c r="B561" s="9" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="C561" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D561" s="9" t="s">
         <x:v>1827</x:v>
       </x:c>
-      <x:c r="B561" s="9" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="E561" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F561" s="9" t="s">
-        <x:v>1830</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G561" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H561" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="I561" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J561" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K561" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:11" s="1" customFormat="1">
       <x:c r="A562" s="5" t="s">
+        <x:v>1828</x:v>
+      </x:c>
+      <x:c r="B562" s="6" t="s">
+        <x:v>1829</x:v>
+      </x:c>
+      <x:c r="C562" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D562" s="6" t="s">
+        <x:v>1830</x:v>
+      </x:c>
+      <x:c r="E562" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F562" s="6" t="s">
         <x:v>1831</x:v>
       </x:c>
-      <x:c r="B562" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G562" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H562" s="6" t="s">
-        <x:v>227</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I562" s="6" t="s">
-        <x:v>1833</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J562" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K562" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:11">
       <x:c r="A563" s="8" t="s">
-        <x:v>1831</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="B563" s="9" t="s">
-        <x:v>615</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="C563" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D563" s="9" t="s">
         <x:v>1834</x:v>
       </x:c>
       <x:c r="E563" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F563" s="9" t="s">
-        <x:v>617</x:v>
+        <x:v>1835</x:v>
       </x:c>
       <x:c r="G563" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H563" s="9" t="s">
-        <x:v>1236</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I563" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J563" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K563" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:11" s="1" customFormat="1">
       <x:c r="A564" s="5" t="s">
-        <x:v>1835</x:v>
+        <x:v>1836</x:v>
       </x:c>
       <x:c r="B564" s="6" t="s">
-        <x:v>1836</x:v>
+        <x:v>1837</x:v>
       </x:c>
       <x:c r="C564" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D564" s="6" t="s">
-        <x:v>1837</x:v>
+        <x:v>1838</x:v>
       </x:c>
       <x:c r="E564" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F564" s="6" t="s">
-        <x:v>1838</x:v>
+        <x:v>1839</x:v>
       </x:c>
       <x:c r="G564" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H564" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I564" s="6" t="s">
-        <x:v>103</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J564" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K564" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:11">
       <x:c r="A565" s="8" t="s">
-        <x:v>1839</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="B565" s="9" t="s">
-        <x:v>1840</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="C565" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D565" s="9" t="s">
-        <x:v>1841</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="E565" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F565" s="9" t="s">
-        <x:v>1842</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="G565" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H565" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I565" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J565" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K565" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:11" s="1" customFormat="1">
       <x:c r="A566" s="5" t="s">
+        <x:v>1840</x:v>
+      </x:c>
+      <x:c r="B566" s="6" t="s">
+        <x:v>1841</x:v>
+      </x:c>
+      <x:c r="C566" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D566" s="6" t="s">
+        <x:v>1842</x:v>
+      </x:c>
+      <x:c r="E566" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F566" s="6" t="s">
         <x:v>1843</x:v>
       </x:c>
-      <x:c r="B566" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G566" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H566" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I566" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J566" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K566" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:11">
       <x:c r="A567" s="8" t="s">
-        <x:v>1847</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="B567" s="9" t="s">
-        <x:v>1848</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="C567" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D567" s="9" t="s">
-        <x:v>1849</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="E567" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F567" s="9" t="s">
-        <x:v>1850</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="G567" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H567" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I567" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J567" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K567" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:11" s="1" customFormat="1">
       <x:c r="A568" s="5" t="s">
-        <x:v>1847</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="B568" s="6" t="s">
-        <x:v>1848</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="C568" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D568" s="6" t="s">
-        <x:v>1849</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="E568" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F568" s="6" t="s">
-        <x:v>1850</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="G568" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H568" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I568" s="6" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J568" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K568" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:11">
       <x:c r="A569" s="8" t="s">
-        <x:v>1847</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="B569" s="9" t="s">
-        <x:v>1848</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="C569" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D569" s="9" t="s">
-        <x:v>1849</x:v>
+        <x:v>1842</x:v>
       </x:c>
       <x:c r="E569" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F569" s="9" t="s">
-        <x:v>1850</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="G569" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H569" s="9" t="s">
-        <x:v>43</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="I569" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J569" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K569" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:11" s="1" customFormat="1">
       <x:c r="A570" s="5" t="s">
-        <x:v>1847</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="B570" s="6" t="s">
-        <x:v>1848</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="C570" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D570" s="6" t="s">
-        <x:v>1849</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E570" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F570" s="6" t="s">
-        <x:v>1850</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="G570" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H570" s="6" t="s">
-        <x:v>869</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I570" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J570" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K570" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:11">
       <x:c r="A571" s="8" t="s">
-        <x:v>1847</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="B571" s="9" t="s">
-        <x:v>1848</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="C571" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D571" s="9" t="s">
-        <x:v>1849</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E571" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F571" s="9" t="s">
-        <x:v>1850</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="G571" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H571" s="9" t="s">
-        <x:v>870</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I571" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J571" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K571" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:11" s="1" customFormat="1">
       <x:c r="A572" s="5" t="s">
-        <x:v>1847</x:v>
+        <x:v>1840</x:v>
       </x:c>
       <x:c r="B572" s="6" t="s">
-        <x:v>1848</x:v>
+        <x:v>1841</x:v>
       </x:c>
       <x:c r="C572" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D572" s="6" t="s">
-        <x:v>678</x:v>
+        <x:v>1844</x:v>
       </x:c>
       <x:c r="E572" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F572" s="6" t="s">
-        <x:v>1850</x:v>
+        <x:v>1843</x:v>
       </x:c>
       <x:c r="G572" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H572" s="6" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I572" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J572" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K572" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:11">
       <x:c r="A573" s="8" t="s">
+        <x:v>1845</x:v>
+      </x:c>
+      <x:c r="B573" s="9" t="s">
+        <x:v>1846</x:v>
+      </x:c>
+      <x:c r="C573" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D573" s="9" t="s">
         <x:v>1847</x:v>
       </x:c>
-      <x:c r="B573" s="9" t="s">
+      <x:c r="E573" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F573" s="9" t="s">
         <x:v>1848</x:v>
       </x:c>
-      <x:c r="C573" s="9" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G573" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H573" s="9" t="s">
-        <x:v>482</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I573" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J573" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K573" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:11" s="1" customFormat="1">
       <x:c r="A574" s="5" t="s">
-        <x:v>1847</x:v>
+        <x:v>1849</x:v>
       </x:c>
       <x:c r="B574" s="6" t="s">
-        <x:v>1848</x:v>
+        <x:v>1850</x:v>
       </x:c>
       <x:c r="C574" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D574" s="6" t="s">
         <x:v>1851</x:v>
       </x:c>
       <x:c r="E574" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F574" s="6" t="s">
-        <x:v>1850</x:v>
+        <x:v>1852</x:v>
       </x:c>
       <x:c r="G574" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H574" s="6" t="s">
-        <x:v>137</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I574" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J574" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K574" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:11">
       <x:c r="A575" s="8" t="s">
-        <x:v>1852</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="B575" s="9" t="s">
-        <x:v>1853</x:v>
+        <x:v>1854</x:v>
       </x:c>
       <x:c r="C575" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D575" s="9" t="s">
-        <x:v>1854</x:v>
+        <x:v>1855</x:v>
       </x:c>
       <x:c r="E575" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F575" s="9" t="s">
-        <x:v>1855</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="G575" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H575" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I575" s="9" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J575" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K575" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:11" s="1" customFormat="1">
       <x:c r="A576" s="5" t="s">
+        <x:v>1853</x:v>
+      </x:c>
+      <x:c r="B576" s="6" t="s">
+        <x:v>1854</x:v>
+      </x:c>
+      <x:c r="C576" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D576" s="6" t="s">
+        <x:v>1855</x:v>
+      </x:c>
+      <x:c r="E576" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F576" s="6" t="s">
         <x:v>1856</x:v>
       </x:c>
-      <x:c r="B576" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G576" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H576" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I576" s="6" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J576" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K576" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:11">
       <x:c r="A577" s="8" t="s">
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="B577" s="9" t="s">
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="C577" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D577" s="9" t="s">
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="E577" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F577" s="9" t="s">
         <x:v>1860</x:v>
       </x:c>
-      <x:c r="B577" s="9" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G577" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H577" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I577" s="9" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J577" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K577" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:11" s="1" customFormat="1">
       <x:c r="A578" s="5" t="s">
+        <x:v>1857</x:v>
+      </x:c>
+      <x:c r="B578" s="6" t="s">
+        <x:v>1858</x:v>
+      </x:c>
+      <x:c r="C578" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D578" s="6" t="s">
+        <x:v>1859</x:v>
+      </x:c>
+      <x:c r="E578" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F578" s="6" t="s">
         <x:v>1860</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>1863</x:v>
       </x:c>
       <x:c r="G578" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H578" s="6" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I578" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J578" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K578" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:11">
       <x:c r="A579" s="8" t="s">
-        <x:v>1864</x:v>
+        <x:v>1857</x:v>
       </x:c>
       <x:c r="B579" s="9" t="s">
-        <x:v>1865</x:v>
+        <x:v>1858</x:v>
       </x:c>
       <x:c r="C579" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D579" s="9" t="s">
-        <x:v>1866</x:v>
+        <x:v>1859</x:v>
       </x:c>
       <x:c r="E579" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F579" s="9" t="s">
-        <x:v>1867</x:v>
+        <x:v>1860</x:v>
       </x:c>
       <x:c r="G579" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H579" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I579" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J579" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K579" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:11" s="1" customFormat="1">
       <x:c r="A580" s="5" t="s">
+        <x:v>1861</x:v>
+      </x:c>
+      <x:c r="B580" s="6" t="s">
+        <x:v>1862</x:v>
+      </x:c>
+      <x:c r="C580" s="6" t="s">
+        <x:v>1863</x:v>
+      </x:c>
+      <x:c r="D580" s="6" t="s">
         <x:v>1864</x:v>
       </x:c>
-      <x:c r="B580" s="6" t="s">
+      <x:c r="E580" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F580" s="6" t="s">
         <x:v>1865</x:v>
       </x:c>
-      <x:c r="C580" s="6" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G580" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H580" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I580" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="J580" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K580" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:11">
       <x:c r="A581" s="8" t="s">
-        <x:v>1864</x:v>
+        <x:v>1866</x:v>
       </x:c>
       <x:c r="B581" s="9" t="s">
-        <x:v>1865</x:v>
+        <x:v>1867</x:v>
       </x:c>
       <x:c r="C581" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D581" s="9" t="s">
-        <x:v>1866</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E581" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F581" s="9" t="s">
-        <x:v>1867</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="G581" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H581" s="9" t="s">
-        <x:v>43</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I581" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J581" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K581" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:11" s="1" customFormat="1">
       <x:c r="A582" s="5" t="s">
+        <x:v>1866</x:v>
+      </x:c>
+      <x:c r="B582" s="6" t="s">
+        <x:v>1867</x:v>
+      </x:c>
+      <x:c r="C582" s="6" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D582" s="6" t="s">
+        <x:v>1307</x:v>
+      </x:c>
+      <x:c r="E582" s="6" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F582" s="6" t="s">
         <x:v>1868</x:v>
       </x:c>
-      <x:c r="B582" s="6" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="G582" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H582" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I582" s="6" t="s">
-        <x:v>18</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J582" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K582" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:11">
       <x:c r="A583" s="8" t="s">
-        <x:v>1873</x:v>
+        <x:v>1869</x:v>
       </x:c>
       <x:c r="B583" s="9" t="s">
-        <x:v>1874</x:v>
+        <x:v>1870</x:v>
       </x:c>
       <x:c r="C583" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D583" s="9" t="s">
-        <x:v>1314</x:v>
+        <x:v>1871</x:v>
       </x:c>
       <x:c r="E583" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F583" s="9" t="s">
-        <x:v>1875</x:v>
+        <x:v>1872</x:v>
       </x:c>
       <x:c r="G583" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H583" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="I583" s="9" t="s">
-        <x:v>98</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J583" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K583" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:11" s="1" customFormat="1">
       <x:c r="A584" s="5" t="s">
         <x:v>1873</x:v>
       </x:c>
       <x:c r="B584" s="6" t="s">
         <x:v>1874</x:v>
       </x:c>
       <x:c r="C584" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D584" s="6" t="s">
-        <x:v>1314</x:v>
+        <x:v>1875</x:v>
       </x:c>
       <x:c r="E584" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F584" s="6" t="s">
-        <x:v>1875</x:v>
+        <x:v>1876</x:v>
       </x:c>
       <x:c r="G584" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H584" s="6" t="s">
-        <x:v>42</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="I584" s="6" t="s">
-        <x:v>98</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J584" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K584" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:11">
       <x:c r="A585" s="8" t="s">
-        <x:v>1876</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="B585" s="9" t="s">
-        <x:v>1877</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C585" s="9" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D585" s="9" t="s">
         <x:v>1878</x:v>
       </x:c>
       <x:c r="E585" s="9" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F585" s="9" t="s">
-        <x:v>1879</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G585" s="9" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H585" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I585" s="9" t="s">
-        <x:v>13</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J585" s="9" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K585" s="10" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:11" s="1" customFormat="1">
       <x:c r="A586" s="5" t="s">
-        <x:v>1880</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="B586" s="6" t="s">
-        <x:v>1881</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C586" s="6" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D586" s="6" t="s">
-        <x:v>1882</x:v>
+        <x:v>1879</x:v>
       </x:c>
       <x:c r="E586" s="6" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F586" s="6" t="s">
-        <x:v>1883</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G586" s="6" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="H586" s="6" t="s">
-        <x:v>13</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I586" s="6" t="s">
-        <x:v>116</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="J586" s="6" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="K586" s="7" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:11">
       <x:c r="A587" s="8" t="s">
+        <x:v>1880</x:v>
+      </x:c>
+      <x:c r="B587" s="9" t="s">
+        <x:v>1881</x:v>
+      </x:c>
+      <x:c r="C587" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D587" s="9" t="s">
+        <x:v>1882</x:v>
+      </x:c>
+      <x:c r="E587" s="9" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F587" s="9" t="s">
+        <x:v>1883</x:v>
+      </x:c>
+      <x:c r="G587" s="9" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H587" s="9" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I587" s="9" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J587" s="9" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K587" s="10" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="588" spans="1:11" s="1" customFormat="1">
+      <x:c r="A588" s="11" t="s">
         <x:v>1884</x:v>
       </x:c>
-      <x:c r="B587" s="9" t="s">
-[...5 lines deleted...]
-      <x:c r="D587" s="9" t="s">
+      <x:c r="B588" s="12" t="s">
         <x:v>1885</x:v>
       </x:c>
-      <x:c r="E587" s="9" t="s">
-[...31 lines deleted...]
-      <x:c r="D588" s="6" t="s">
+      <x:c r="C588" s="12" t="s">
         <x:v>1886</x:v>
       </x:c>
-      <x:c r="E588" s="6" t="s">
-[...22 lines deleted...]
-      <x:c r="A589" s="8" t="s">
+      <x:c r="D588" s="12" t="s">
         <x:v>1887</x:v>
       </x:c>
-      <x:c r="B589" s="9" t="s">
+      <x:c r="E588" s="12" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F588" s="12" t="s">
         <x:v>1888</x:v>
       </x:c>
-      <x:c r="C589" s="9" t="s">
-[...58 lines deleted...]
-      <x:c r="K590" s="13" t="s">
+      <x:c r="G588" s="12" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="H588" s="12" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="I588" s="12" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="J588" s="12" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="K588" s="13" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>نتائج البحث</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Area</vt:lpstr>
       <vt:lpstr>نتائج البحث!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>